--- v0 (2026-03-07)
+++ v1 (2026-04-24)
@@ -10,109 +10,142 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="176" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="352" uniqueCount="196">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>5583</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>PLOL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária do Legislativo</t>
+  </si>
+  <si>
+    <t>Cássio Chiodi</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5583/chiodi_pl___apoio_psicossocial_e_protecao_institucional_aos_guardas_civis_municipais.docx</t>
+  </si>
+  <si>
+    <t>INSTITUI A POLÍTICA MUNICIPAL DE ATENÇÃO À SAÚDE MENTAL, APOIO PSICOSSOCIAL E PROTEÇÃO INSTITUCIONAL AOS GUARDAS CIVIS MUNICIPAIS DE VARGINHA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5597</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>Miguel da Saúde</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5597/miguel_marioda_silva1_1.docx</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO A ATUAL AVENIDA 2, LOCALIZADA NO BAIRRO ALTA VILA, PASSARÁ A DENOMINAR-SE: AVENIDA EX COMBATENTE MÁRIO DA SILVA FURTADO</t>
+  </si>
+  <si>
     <t>5369</t>
   </si>
   <si>
-    <t>2026</t>
-[...1 lines deleted...]
-  <si>
     <t>7</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Joãozinho Enfermeiro</t>
   </si>
   <si>
     <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5369/joaomartins_-_requerimento7-2026.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca da previsão de contratação de novos médicos reumatologistas para a rede pública de saúde do município.</t>
   </si>
   <si>
     <t>5409</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>Miguel da Saúde</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5409/miguellima_-_requerimento15-2026.pdf</t>
   </si>
   <si>
     <t>Requer informações relativas à regulamentação municipal do novo modelo de Cofinanciamento do Saúde Brasil 360 -APS (Atenção Primária em saúde), que altera regras e substituiu anterior modelo “Previne Brasil”, a ser implementado a partir de 2026.</t>
   </si>
   <si>
     <t>5435</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Dandan</t>
   </si>
   <si>
     <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5435/requerimento_21_dandan.pdf</t>
   </si>
   <si>
     <t>Requer informações detalhadas acerca da ampliação dos leitos em quartos convencionais e de CTI (Centro de Terapia Intensiva) nos hospitais públicos do Município.</t>
   </si>
   <si>
     <t>5449</t>
   </si>
   <si>
     <t>24</t>
@@ -156,95 +189,203 @@
   <si>
     <t>39</t>
   </si>
   <si>
     <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5485/miguellima_-_requerimento39-2026.pdf</t>
   </si>
   <si>
     <t>Requer informações relativas à realização de mamografias pelo Sistema Único de Saúde – SUS no Município.</t>
   </si>
   <si>
     <t>5489</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Professora Mônica Cardoso</t>
   </si>
   <si>
     <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5489/monicacardoso_-_requerimento40-2026.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca do atendimento à população Trans na rede municipal de saúde.</t>
   </si>
   <si>
+    <t>5509</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5509/danielrodrigues_-_requerimento46-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações acerca da possibilidade de ampliação do Programa de Atendimento Domiciliar (PAD), com a eventual implantação de uma estrutura complementar vinculada à Atenção Primária à Saúde, integrada às Unidades Básicas de Saúde (UBS) e às Equipes de Saúde da Família (ESF).</t>
+  </si>
+  <si>
+    <t>5514</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5514/joaomartins_-_requerimento48-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações acerca da construção de uma Unidade Básica de Saúde (UBS) no bairro Sagrado Coração, considerando que já existe local previamente destinado para essa finalidade, mas a obra não foi levada adiante.</t>
+  </si>
+  <si>
+    <t>5516</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5516/miguellima_-_requerimento49-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer que sejam prestadas informações acerca das providências tomadas em relação à Indicação apresentada por este vereador, que solicitou estudos de viabilidade para horário estendido nas Unidades Básicas de Saúde dos bairros Padre Vitor e Bom Pastor até as 22h, cujo objetivo, além de atender à população local, será também uma forma de triagem dos pacientes que buscam os serviços de pronto atendimentos, na UPA e Pronto Socorro do Hospital Bom Pastor, em razão de tais Unidades de Saúde se localizarem muito próximo daquelas duas instituições retrocitadas.</t>
+  </si>
+  <si>
+    <t>5517</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5517/miguellima_-_requerimento50-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações acerca do processo de credenciamento junto ao Ministério da Saúde, visando à contratação de Agentes Comunitários de Saúde – ACS e Agentes de Combate às Endemias – ACE no município.</t>
+  </si>
+  <si>
+    <t>5520</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5520/monicacardoso_-_requerimento51-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações sobre a estrutura física, as condições de trabalho e o funcionamento do Núcleo de Atenção Materno Infantil (NAMI).</t>
+  </si>
+  <si>
+    <t>5536</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>Alexandre Prado</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5536/alexandreprado_-_requerimento52-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer que informe a esta Casa Legislativa acerca das providências adotadas em relação à Indicação nº 154/2025, que sugeriu a implantação de serviços de telemedicina no Município de Varginha.</t>
+  </si>
+  <si>
+    <t>5554</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>Marquinho da Cooperativa</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5554/marcoantonio_-_requerimento62-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações sobre a falta de médico na Unidade de Saúde do Bairro Canaã, e sobre as dificuldades dos moradores para realizar o agendamento de consultas e retornos.</t>
+  </si>
+  <si>
+    <t>5602</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5602/monicacardoso_-_requerimento72-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações acerca da possibilidade de o município custear o exame de cariótipo de embrião e fornecer o medicamento enoxaparina sódica às gestantes com trombofilia.</t>
+  </si>
+  <si>
+    <t>5719</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5719/miguellima_-_requerimento99-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações sobre a realização de cirurgias endovasculares no Município de Varginha.</t>
+  </si>
+  <si>
     <t>5353</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>Alexandre Prado</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5353/alexandreprado_-_indicacao1-2026.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação, no âmbito do município de Varginha, de sistema de divulgação pública da fila de espera por consultas, exames e cirurgias do Sistema Único de Saúde – SUS.</t>
   </si>
   <si>
     <t>5355</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Ana Rios Fontoura</t>
   </si>
   <si>
     <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5355/anarios_-_indicacao2-2026.pdf</t>
   </si>
   <si>
     <t>Solicita ampliação do Centro Ambulatorial de Especialidades Pediátricas, para que ele também abranja o atendimento a crianças com autismo e condições raras.</t>
   </si>
   <si>
     <t>5371</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>Marquinho da Cooperativa</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5371/marcoantonio_-_indicacao9-2026.pdf</t>
   </si>
   <si>
     <t>Solicita construção de uma Unidade Básica de Saúde (UBS) com farmácia, nas imediações dos bairros Nova Varginha, Portinari e Eldorado.</t>
   </si>
   <si>
     <t>5374</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5374/miguellima_-_indicacao11-2026.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal a realização de estudos de viabilidade técnica, financeira, orçamentária e jurídica visando à implantação de espaço especializado para atendimento a pessoas com diabetes e à distribuição gratuita de sensores de monitoramento contínuo de glicose e demais insumos utilizados no tratamento da doença, no âmbito do Município de Varginha/MG.</t>
   </si>
   <si>
     <t>5390</t>
   </si>
   <si>
     <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5390/anarios_-_indicacao21-2026.pdf</t>
   </si>
   <si>
     <t>Solicita a regularização funcional dos Agentes Comunitários de Saúde (ACS) e Agentes de Combate às Endemias (ACE) no âmbito do Sistema Municipal de Saúde.</t>
@@ -273,105 +414,234 @@
   <si>
     <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5413/thulyo_-_indicacao35-2026.pdf</t>
   </si>
   <si>
     <t>Solicita implantação de um consultório odontológico na Escola Municipal Claudio Figueiredo Nogueira, localizada na Fazenda Remanso.</t>
   </si>
   <si>
     <t>5416</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Zé Morais</t>
   </si>
   <si>
     <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5416/josemorais_-_indicacao37-2026.pdf</t>
   </si>
   <si>
     <t>Solicita estudo de viablidade para criação de apenas uma Unidade Básica de Saúde (UBS) em novo local, com estrutura física maior e mais adequada, no Bairro de Fátima, substituindo as duas UBS atualmente existentes.</t>
   </si>
   <si>
     <t>5446</t>
   </si>
   <si>
-    <t>50</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5446/indicacao_50_marquinho.pdf</t>
   </si>
   <si>
     <t>Solicita viabilidade de reforma e melhorias no conselho comunitário do bairro Vila Bueno;</t>
   </si>
   <si>
     <t>5447</t>
   </si>
   <si>
-    <t>51</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5447/indicacao_51_miguel.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam adotadas providências para garantir o fornecimento gratuito de nutrição enteral aos usuários da rede pública municipal de saúde, que necessitem de alimentação por sonda nasoenteral (SNE), nasogástrica (SNG), módulos proteicos e modulação cicatricial, conforme prescrição médica.</t>
   </si>
   <si>
     <t>5483</t>
   </si>
   <si>
-    <t>62</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5483/joaomartins_-_indicacao62-2026.pdf</t>
   </si>
   <si>
     <t>Solicita avaliação da necessidade e viabilidade da contratação de um Engenheiro de Segurança do Trabalho para o Hospital Bom Pastor.</t>
   </si>
   <si>
     <t>5490</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5490/monicacardoso_-_indicacao65-2026.pdf</t>
   </si>
   <si>
     <t>Solicita a criação de um ambulatório especializado no âmbito da rede municipal de saúde, destinado ao atendimento da população LGBTQIAPN+, com equipe multiprofissional capacitada e estrutura adequada às suas demandas específicas.</t>
   </si>
   <si>
     <t>5491</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5491/thulyo_-_indicacao66-2026.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de um consultório odontológico na Comunidade dos Martins, localizada na zona rural do Município.</t>
+  </si>
+  <si>
+    <t>5500</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5500/alexandreprado_-_indicacao70-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja determinado aos órgãos competentes a realização de estudos técnicos, jurídicos e administrativos para verificar a viabilidade de criação, no âmbito do Município, de programa educativo e voluntário relacionado às infrações de trânsito de competência municipal, com eventual estímulo à doação de sangue e ao cadastro de doador de medula óssea.</t>
+  </si>
+  <si>
+    <t>5505</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>Bruno Leandro Coletor</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5505/brunoleandro_-_indicacao73-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a adoção de medidas para proibir a execução dos serviços de coleta de resíduos sólidos urbanos no horário compreendido entre 12h e 16h ou iniciar o segundo turno às 10h todos os dias, em razão do pico de incidência solar, visando à preservação da saúde dos trabalhadores da limpeza urbana.</t>
+  </si>
+  <si>
+    <t>5525</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5525/thulyo_-_indicacao82-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que a vacinação contra a dengue seja disponibilizada também aos profissionais da rede privada de saúde do Município, abrangendo igualmente os profissionais da odontologia.</t>
+  </si>
+  <si>
+    <t>5543</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5543/cassiochiodi_-_indicacao91-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de estudos técnicos para a celebração de convênios com instituições de ensino superior privadas do município de Varginha que possuam vagas ociosas em cursos da área da saúde, com o objetivo de instituir incentivo financeiro destinado a estudantes inscritos no Cadastro Único (CadÚnico), visando ampliar o acesso ao ensino superior e promover a formação de profissionais da área da saúde no município.</t>
+  </si>
+  <si>
+    <t>5578</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5578/anarios_-_indicacao106-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a implantação de atendimento médico especializado em medicina esportiva e nutricional para atletas vinculados à Secretaria Municipal de Esporte e Lazer – SEMEL.</t>
+  </si>
+  <si>
+    <t>5588</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>Davi Martins</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5588/carlosdavi_-_indicacao110-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de melhorias estruturais na Unidade Básica de Saúde Doutora Edna Baroni Alvarenga, localizada no bairro Imaculada.</t>
+  </si>
+  <si>
+    <t>5639</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5639/miguellima_-_indicacao133-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que sejam realizados estudos técnicos e administrativos visando à implantação junto ao Hospital Bom Pastor, do Serviço de Oncologia Pediátrica com habilitação regional pelo SUS.</t>
+  </si>
+  <si>
+    <t>5644</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5644/thulyo_-_indicacao137-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja disponibilizada uma farmácia na Unidade Básica de Saúde (UBS) do Bouganville, localizada no bairro Belo Horizonte.</t>
+  </si>
+  <si>
+    <t>5709</t>
+  </si>
+  <si>
+    <t>163</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5709/cassiochiodi_-_indicacao163-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita para que seja cumprida a Lei Lucas (Lei nº 13.722/2018), tornando obrigatório no município o ensino e a aprendizagem de primeiros socorros, bem como o treinamento de todos os profissionais da educação, com o objetivo de prevenir acidentes e evitar fatalidades nas unidades escolares.</t>
+  </si>
+  <si>
+    <t>5718</t>
+  </si>
+  <si>
+    <t>167</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5718/miguellima_-_indicacao167-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita adoção de medidas para instituir programa municipal de tratamento da obesidade grave, incluindo a possibilidade de fornecimento gratuito do medicamento tirzepatida para pacientes que atendam a critérios clínicos específicos no âmbito da rede pública de saúde, por meio da inclusão do medicamento no REMUME.</t>
+  </si>
+  <si>
+    <t>5727</t>
+  </si>
+  <si>
+    <t>172</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5727/thulyo_-_indicacao172-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita estudo para firmar parcerias com instituições de ensino em Fisioterapia, visando ampliar atendimentos e reduzir a fila de reabilitação no SUS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -675,67 +945,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5369/joaomartins_-_requerimento7-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5409/miguellima_-_requerimento15-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5435/requerimento_21_dandan.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5449/requerimento_24_miguel.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5480/eduardoottonifilho_-_requerimento36-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5484/miguellima_-_requerimento38-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5485/miguellima_-_requerimento39-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5489/monicacardoso_-_requerimento40-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5353/alexandreprado_-_indicacao1-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5355/anarios_-_indicacao2-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5371/marcoantonio_-_indicacao9-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5374/miguellima_-_indicacao11-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5390/anarios_-_indicacao21-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5410/miguellima_-_indicacao32-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5413/thulyo_-_indicacao35-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5416/josemorais_-_indicacao37-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5446/indicacao_50_marquinho.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5447/indicacao_51_miguel.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5483/joaomartins_-_indicacao62-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5490/monicacardoso_-_indicacao65-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5491/thulyo_-_indicacao66-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5583/chiodi_pl___apoio_psicossocial_e_protecao_institucional_aos_guardas_civis_municipais.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5597/miguel_marioda_silva1_1.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5369/joaomartins_-_requerimento7-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5409/miguellima_-_requerimento15-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5435/requerimento_21_dandan.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5449/requerimento_24_miguel.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5480/eduardoottonifilho_-_requerimento36-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5484/miguellima_-_requerimento38-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5485/miguellima_-_requerimento39-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5489/monicacardoso_-_requerimento40-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5509/danielrodrigues_-_requerimento46-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5514/joaomartins_-_requerimento48-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5516/miguellima_-_requerimento49-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5517/miguellima_-_requerimento50-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5520/monicacardoso_-_requerimento51-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5536/alexandreprado_-_requerimento52-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5554/marcoantonio_-_requerimento62-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5602/monicacardoso_-_requerimento72-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5719/miguellima_-_requerimento99-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5353/alexandreprado_-_indicacao1-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5355/anarios_-_indicacao2-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5371/marcoantonio_-_indicacao9-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5374/miguellima_-_indicacao11-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5390/anarios_-_indicacao21-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5410/miguellima_-_indicacao32-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5413/thulyo_-_indicacao35-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5416/josemorais_-_indicacao37-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5446/indicacao_50_marquinho.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5447/indicacao_51_miguel.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5483/joaomartins_-_indicacao62-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5490/monicacardoso_-_indicacao65-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5491/thulyo_-_indicacao66-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5500/alexandreprado_-_indicacao70-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5505/brunoleandro_-_indicacao73-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5525/thulyo_-_indicacao82-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5543/cassiochiodi_-_indicacao91-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5578/anarios_-_indicacao106-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5588/carlosdavi_-_indicacao110-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5639/miguellima_-_indicacao133-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5644/thulyo_-_indicacao137-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5709/cassiochiodi_-_indicacao163-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5718/miguellima_-_indicacao167-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5727/thulyo_-_indicacao172-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H22"/>
+  <dimension ref="A1:H44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="114.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="154.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -784,556 +1054,1150 @@
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>18</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>22</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="F4" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="H4" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="F5" t="s">
         <v>18</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="H5" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="F6" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="H6" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="H7" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D8" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="F8" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="H8" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D9" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="E9" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="F9" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="H9" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D10" t="s">
-        <v>50</v>
+        <v>23</v>
       </c>
       <c r="E10" t="s">
-        <v>51</v>
+        <v>24</v>
       </c>
       <c r="F10" t="s">
+        <v>18</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="G10" s="1" t="s">
+      <c r="H10" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>54</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
         <v>55</v>
       </c>
-      <c r="B11" t="s">
-[...2 lines deleted...]
-      <c r="C11" t="s">
+      <c r="D11" t="s">
+        <v>23</v>
+      </c>
+      <c r="E11" t="s">
+        <v>24</v>
+      </c>
+      <c r="F11" t="s">
         <v>56</v>
       </c>
-      <c r="D11" t="s">
-[...5 lines deleted...]
-      <c r="F11" t="s">
+      <c r="G11" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="G11" s="1" t="s">
+      <c r="H11" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>59</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
         <v>60</v>
       </c>
-      <c r="B12" t="s">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="D12" t="s">
+        <v>23</v>
+      </c>
+      <c r="E12" t="s">
+        <v>24</v>
+      </c>
+      <c r="F12" t="s">
+        <v>34</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="D12" t="s">
-[...5 lines deleted...]
-      <c r="F12" t="s">
+      <c r="H12" t="s">
         <v>62</v>
-      </c>
-[...4 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>63</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>64</v>
+      </c>
+      <c r="D13" t="s">
+        <v>23</v>
+      </c>
+      <c r="E13" t="s">
+        <v>24</v>
+      </c>
+      <c r="F13" t="s">
+        <v>25</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="B13" t="s">
-[...2 lines deleted...]
-      <c r="C13" t="s">
+      <c r="H13" t="s">
         <v>66</v>
-      </c>
-[...13 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>67</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>68</v>
+      </c>
+      <c r="D14" t="s">
+        <v>23</v>
+      </c>
+      <c r="E14" t="s">
+        <v>24</v>
+      </c>
+      <c r="F14" t="s">
+        <v>18</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="B14" t="s">
-[...14 lines deleted...]
-      <c r="G14" s="1" t="s">
+      <c r="H14" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
         <v>72</v>
       </c>
-      <c r="B15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D15" t="s">
-        <v>50</v>
+        <v>23</v>
       </c>
       <c r="E15" t="s">
-        <v>51</v>
+        <v>24</v>
       </c>
       <c r="F15" t="s">
         <v>18</v>
       </c>
       <c r="G15" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H15" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>75</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
         <v>76</v>
       </c>
-      <c r="B16" t="s">
-[...2 lines deleted...]
-      <c r="C16" t="s">
+      <c r="D16" t="s">
+        <v>23</v>
+      </c>
+      <c r="E16" t="s">
+        <v>24</v>
+      </c>
+      <c r="F16" t="s">
+        <v>56</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="D16" t="s">
-[...5 lines deleted...]
-      <c r="F16" t="s">
+      <c r="H16" t="s">
         <v>78</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>79</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>80</v>
+      </c>
+      <c r="D17" t="s">
+        <v>23</v>
+      </c>
+      <c r="E17" t="s">
+        <v>24</v>
+      </c>
+      <c r="F17" t="s">
         <v>81</v>
       </c>
-      <c r="B17" t="s">
-[...2 lines deleted...]
-      <c r="C17" t="s">
+      <c r="G17" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="D17" t="s">
-[...5 lines deleted...]
-      <c r="F17" t="s">
+      <c r="H17" t="s">
         <v>83</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>84</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>85</v>
+      </c>
+      <c r="D18" t="s">
+        <v>23</v>
+      </c>
+      <c r="E18" t="s">
+        <v>24</v>
+      </c>
+      <c r="F18" t="s">
         <v>86</v>
       </c>
-      <c r="B18" t="s">
-[...2 lines deleted...]
-      <c r="C18" t="s">
+      <c r="G18" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="D18" t="s">
-[...8 lines deleted...]
-      <c r="G18" s="1" t="s">
+      <c r="H18" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>89</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
         <v>90</v>
       </c>
-      <c r="B19" t="s">
-[...2 lines deleted...]
-      <c r="C19" t="s">
+      <c r="D19" t="s">
+        <v>23</v>
+      </c>
+      <c r="E19" t="s">
+        <v>24</v>
+      </c>
+      <c r="F19" t="s">
+        <v>56</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="D19" t="s">
-[...8 lines deleted...]
-      <c r="G19" s="1" t="s">
+      <c r="H19" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>93</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
         <v>94</v>
       </c>
-      <c r="B20" t="s">
-[...2 lines deleted...]
-      <c r="C20" t="s">
+      <c r="D20" t="s">
+        <v>23</v>
+      </c>
+      <c r="E20" t="s">
+        <v>24</v>
+      </c>
+      <c r="F20" t="s">
+        <v>18</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="D20" t="s">
-[...8 lines deleted...]
-      <c r="G20" s="1" t="s">
+      <c r="H20" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>97</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
         <v>98</v>
       </c>
-      <c r="B21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D21" t="s">
-        <v>50</v>
+        <v>99</v>
       </c>
       <c r="E21" t="s">
-        <v>51</v>
+        <v>100</v>
       </c>
       <c r="F21" t="s">
-        <v>45</v>
+        <v>81</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H21" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D22" t="s">
-        <v>50</v>
+        <v>99</v>
       </c>
       <c r="E22" t="s">
-        <v>51</v>
+        <v>100</v>
       </c>
       <c r="F22" t="s">
-        <v>78</v>
+        <v>105</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="H22" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>108</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>109</v>
+      </c>
+      <c r="D23" t="s">
+        <v>99</v>
+      </c>
+      <c r="E23" t="s">
+        <v>100</v>
+      </c>
+      <c r="F23" t="s">
+        <v>86</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="H23" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>112</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>113</v>
+      </c>
+      <c r="D24" t="s">
+        <v>99</v>
+      </c>
+      <c r="E24" t="s">
+        <v>100</v>
+      </c>
+      <c r="F24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="H24" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>116</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>33</v>
+      </c>
+      <c r="D25" t="s">
+        <v>99</v>
+      </c>
+      <c r="E25" t="s">
+        <v>100</v>
+      </c>
+      <c r="F25" t="s">
         <v>105</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="H25" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>119</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>120</v>
+      </c>
+      <c r="D26" t="s">
+        <v>99</v>
+      </c>
+      <c r="E26" t="s">
+        <v>100</v>
+      </c>
+      <c r="F26" t="s">
+        <v>18</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H26" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>123</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>124</v>
+      </c>
+      <c r="D27" t="s">
+        <v>99</v>
+      </c>
+      <c r="E27" t="s">
+        <v>100</v>
+      </c>
+      <c r="F27" t="s">
+        <v>125</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="H27" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>128</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>129</v>
+      </c>
+      <c r="D28" t="s">
+        <v>99</v>
+      </c>
+      <c r="E28" t="s">
+        <v>100</v>
+      </c>
+      <c r="F28" t="s">
+        <v>130</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="H28" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>133</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>72</v>
+      </c>
+      <c r="D29" t="s">
+        <v>99</v>
+      </c>
+      <c r="E29" t="s">
+        <v>100</v>
+      </c>
+      <c r="F29" t="s">
+        <v>86</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="H29" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>136</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>76</v>
+      </c>
+      <c r="D30" t="s">
+        <v>99</v>
+      </c>
+      <c r="E30" t="s">
+        <v>100</v>
+      </c>
+      <c r="F30" t="s">
+        <v>18</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="H30" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>139</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>85</v>
+      </c>
+      <c r="D31" t="s">
+        <v>99</v>
+      </c>
+      <c r="E31" t="s">
+        <v>100</v>
+      </c>
+      <c r="F31" t="s">
+        <v>25</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H31" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>142</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>143</v>
+      </c>
+      <c r="D32" t="s">
+        <v>99</v>
+      </c>
+      <c r="E32" t="s">
+        <v>100</v>
+      </c>
+      <c r="F32" t="s">
+        <v>56</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="H32" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>146</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>147</v>
+      </c>
+      <c r="D33" t="s">
+        <v>99</v>
+      </c>
+      <c r="E33" t="s">
+        <v>100</v>
+      </c>
+      <c r="F33" t="s">
+        <v>125</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H33" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>150</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>151</v>
+      </c>
+      <c r="D34" t="s">
+        <v>99</v>
+      </c>
+      <c r="E34" t="s">
+        <v>100</v>
+      </c>
+      <c r="F34" t="s">
+        <v>81</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="H34" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>154</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>155</v>
+      </c>
+      <c r="D35" t="s">
+        <v>99</v>
+      </c>
+      <c r="E35" t="s">
+        <v>100</v>
+      </c>
+      <c r="F35" t="s">
+        <v>156</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="H35" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>159</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>160</v>
+      </c>
+      <c r="D36" t="s">
+        <v>99</v>
+      </c>
+      <c r="E36" t="s">
+        <v>100</v>
+      </c>
+      <c r="F36" t="s">
+        <v>125</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H36" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>163</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>164</v>
+      </c>
+      <c r="D37" t="s">
+        <v>99</v>
+      </c>
+      <c r="E37" t="s">
+        <v>100</v>
+      </c>
+      <c r="F37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="H37" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>167</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>168</v>
+      </c>
+      <c r="D38" t="s">
+        <v>99</v>
+      </c>
+      <c r="E38" t="s">
+        <v>100</v>
+      </c>
+      <c r="F38" t="s">
+        <v>105</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="H38" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>171</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>172</v>
+      </c>
+      <c r="D39" t="s">
+        <v>99</v>
+      </c>
+      <c r="E39" t="s">
+        <v>100</v>
+      </c>
+      <c r="F39" t="s">
+        <v>173</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H39" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>176</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>177</v>
+      </c>
+      <c r="D40" t="s">
+        <v>99</v>
+      </c>
+      <c r="E40" t="s">
+        <v>100</v>
+      </c>
+      <c r="F40" t="s">
+        <v>18</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="H40" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>180</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>181</v>
+      </c>
+      <c r="D41" t="s">
+        <v>99</v>
+      </c>
+      <c r="E41" t="s">
+        <v>100</v>
+      </c>
+      <c r="F41" t="s">
+        <v>125</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="H41" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>184</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>185</v>
+      </c>
+      <c r="D42" t="s">
+        <v>99</v>
+      </c>
+      <c r="E42" t="s">
+        <v>100</v>
+      </c>
+      <c r="F42" t="s">
+        <v>13</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="H42" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>188</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>189</v>
+      </c>
+      <c r="D43" t="s">
+        <v>99</v>
+      </c>
+      <c r="E43" t="s">
+        <v>100</v>
+      </c>
+      <c r="F43" t="s">
+        <v>18</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="H43" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>192</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>193</v>
+      </c>
+      <c r="D44" t="s">
+        <v>99</v>
+      </c>
+      <c r="E44" t="s">
+        <v>100</v>
+      </c>
+      <c r="F44" t="s">
+        <v>125</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="H44" t="s">
+        <v>195</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>