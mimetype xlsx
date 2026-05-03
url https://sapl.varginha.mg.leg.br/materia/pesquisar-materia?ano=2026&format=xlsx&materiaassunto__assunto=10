--- v0 (2026-03-07)
+++ v1 (2026-05-03)
@@ -10,100 +10,121 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="312" uniqueCount="186">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5420</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
     <t>Leonardo Vinhas Ciacci</t>
   </si>
   <si>
     <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5420/projetodelei12-2026.pdf</t>
   </si>
   <si>
     <t>ALTERA, ACRESCENTA E REVOGA DISPOSITIVOS DA LEI MUNICIPAL Nº 7.166, DE 2023, QUE INSTITUI NORMAS E PROCEDIMENTOS PARA O PARCELAMENTO, USO E OCUPAÇÃO DO SOLO NO MUNICÍPIO DE VARGINHA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>5626</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>PLOL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária do Legislativo</t>
+  </si>
+  <si>
+    <t>Cássio Chiodi</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5626/cassio_pl___terrenos_baldios_revisado_1.docx</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A OBRIGATORIEDADE DA LIMPEZA E CONSERVAÇÃO DE TERRENOS BALDIOS, PROPRIEDADES PARTICULARES, RESIDÊNCIAS, PRÉDIOS E CONSTRUÇÕES ABANDONADAS LOCALIZADOS NA ZONA URBANA DO MUNICÍPIO DE VARGINHA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>5370</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Marquinho da Cooperativa</t>
   </si>
   <si>
     <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5370/marcoantonio_-_requerimento8-2026.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca do processo de chacreamento e regularização das respectivas escrituras, nos seguintes termos.</t>
   </si>
   <si>
     <t>5386</t>
   </si>
   <si>
     <t>10</t>
@@ -111,50 +132,65 @@
   <si>
     <t>Alexandre Prado</t>
   </si>
   <si>
     <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5386/alexandreprado_-_requerimento10-2026.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o contrato da Área Azul.</t>
   </si>
   <si>
     <t>5459</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Zilda Silva</t>
   </si>
   <si>
     <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5459/requerimento_27_zilda.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca da limpeza, capina e manutenção das áreas de servidão pertencentes à concessionária CEMIG, no bairro Sagrado Coração.</t>
   </si>
   <si>
+    <t>5545</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>Dandan</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5545/daniel_-_requerimento56-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações acerca da realização de serviços de limpeza, manutenção e execução de obras de infraestrutura, incluindo prolongamento da via, pavimentação e construção de calçadas, no trecho localizado ao final da Alameda dos Cardeais, na interseção com a Rua Professora Reina Esper e a Rua “Um” (Rua Antônio Domiciliano), situadas nos bairros Jardim Cidade Nova e Parque das Acácias.</t>
+  </si>
+  <si>
     <t>5388</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Ana Rios Fontoura</t>
   </si>
   <si>
     <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5388/anarios_-_indicacao20-2026-reuniao.pdf</t>
   </si>
   <si>
     <t>Solicita revitalização da Praça Conceição Brito Rabelo, com instalação de parque infantil, academia de rua e construção de quadra de futebol situada na rua Hélcio Resende Ribeiro no bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>5391</t>
   </si>
   <si>
     <t>22</t>
@@ -187,50 +223,395 @@
     <t>5441</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Dudu Ottoni</t>
   </si>
   <si>
     <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5441/indicacao_47_dudu_ottoni.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza, capina e manutenção da calçada em toda extensão da Rua Bonfilho Petrin, no bairro Imperial II.</t>
   </si>
   <si>
     <t>5445</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5445/indicacao_49_marquinho.pdf</t>
   </si>
   <si>
     <t>Solicita troca de manilhas e recapeamento em toda extensão da Rua Antônio Bernardes Pereira, no bairro Jardim Corcetti;</t>
+  </si>
+  <si>
+    <t>5528</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5528/zilda_-_indicacao85-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita realização de limpeza geral e serviços de capina nas dependências da Escola Municipal Matheus Tavares.</t>
+  </si>
+  <si>
+    <t>5529</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5529/zilda_-_indicacao86-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita realização de limpeza geral e serviços de capina nas dependências do Cemitério Municipal de Varginha.</t>
+  </si>
+  <si>
+    <t>5550</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5550/eduardoottonifilho_-_indicacao94-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a limpeza e a capina da área institucional do bairro San Marino II, bem como a notificação dos proprietários de lotes de terrenos para que promovam a limpeza de seus imóveis.</t>
+  </si>
+  <si>
+    <t>5566</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>Zé Morais</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5566/josemorais_-_indicacao102-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita limpeza geral e capina em todas as ruas do bairro Sete de outubro.</t>
+  </si>
+  <si>
+    <t>5577</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5577/alexandreprado_-_indicacao105-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a ampliação e adequação dos sanitários existentes na Concha Acústica, localizada na praça central do Município de Varginha.</t>
+  </si>
+  <si>
+    <t>5580</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5580/brunoleandro_-_indicacao108-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de estudo de viabilidade, bem como a reforma e a cessão de uso do espaço público localizado na Praça Cleber de Holanda, no bairro Padre Vitor, especialmente no que se refere ao banheiro existente no local para o uso dos comerciantes.</t>
+  </si>
+  <si>
+    <t>5589</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>Davi Martins</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5589/carlosdavi_-_indicacao111-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de ações de limpeza urbana e a construção de calçadas na Rua Natalina Dominguete Zanateli e na Rua José Fernando Prince, no Bairro Santa Terezinha.</t>
+  </si>
+  <si>
+    <t>5593</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>Joãozinho Enfermeiro</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5593/joaomartins_-_indicacao114-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita realização de limpeza e capina do mato na Rua Antenor Resende, no bairro Alto da Figueira III.</t>
+  </si>
+  <si>
+    <t>5598</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5598/pastorfaustinho_-_indicacao115-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a revitalização e manutenção dos bancos e mesas, bem como dos aparelhos de academia ao ar livre e a substituição da placa informativa na Praça Odorico Venga, no bairro Bom Pastor.</t>
+  </si>
+  <si>
+    <t>5599</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5599/pastorfaustinho_-_indicacao116-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita manutenção e serviços de limpeza e capina nas calçadas da Rua Higino Luíz Ferreira, no bairro Centenário.</t>
+  </si>
+  <si>
+    <t>5622</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5622/anarios_-_indicacao125-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de melhorias estruturais e de segurança na CEMEI Nave Mágica, no bairro Ozanan, em Varginha.</t>
+  </si>
+  <si>
+    <t>5624</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5624/brunoleandro_-_indicacao127-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a manutenção, bem como serviços de cuidado e zelo no espaço destinado à Polícia Penal, além da praça localizada em frente, situada na Avenida Eugênio Paiva, 255, no bairro Padre Vítor.</t>
+  </si>
+  <si>
+    <t>5637</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5637/joaomartins_-_indicacao131-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita poda e adequação da vegetação que obstrui o passeio público na Rua Sebastião José de Souza, no bairro Jardim Ribeiro.</t>
+  </si>
+  <si>
+    <t>5646</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>Thulyo Paiva</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5646/thulyo_-_indicacao138-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita limpeza e a construção de calçada ao longo de toda a Rua Geraldo Pereira Simões, no bairro Industrial Reinaldo Foresti.</t>
+  </si>
+  <si>
+    <t>5649</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5649/zilda_-_indicacao141-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita realização de serviços de limpeza e capina nas Ruas Maria Madalena da Silva e João Eugênio do Prado, localizadas no bairro San Marino II.</t>
+  </si>
+  <si>
+    <t>5651</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5651/zilda_-_indicacao142-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita realização de serviços de limpeza e capina nas dependências da Escola Municipal Matheus Tavares.</t>
+  </si>
+  <si>
+    <t>5676</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5676/carlosdavi_-_indicacao147-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de serviços de limpeza e revitalização do passeio público na Rua Francisco Faraco, nas proximidades do nº 625, no Bairro Parque Ozanam.</t>
+  </si>
+  <si>
+    <t>5680</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5680/joaomartins_-_indicacao148-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita poda e adequação da vegetação que obstrui o passeio público na Avenida Professor Carvalho, no bairro Industrial JK.</t>
+  </si>
+  <si>
+    <t>5683</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>Miguel da Saúde</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5683/miguellima_-_indicacao150-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a viabilidade para contratação de municipes que sejam habilitados MEI-Micro com capacidade de execultar serviços de capinas, limpeza e conservação nas vias publicas e praças do município.</t>
+  </si>
+  <si>
+    <t>5684</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5684/pastorfaustinho_-_indicacao151-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita manutenção das calçadas na Rua Alameda das Tulipas, no bairro Pinheiros.</t>
+  </si>
+  <si>
+    <t>5685</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5685/pastorfaustinho_-_indicacao152-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita melhorias na Rua Francisco Ribeiro da Silva, no bairro Eldorado, incluindo construção de calçadas, recapeamento asfáltico, desobstrução de caixa de esgoto, limpeza e capina de lotes públicos, bem como a substituição de lâmpadas queimadas na iluminação pública.</t>
+  </si>
+  <si>
+    <t>5701</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>Afonso Monticeli</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5701/afonsomonticeli_-_indicacao159-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que sejam realizados serviços de capina, limpeza, varrição e manutenção de via em toda a extensão da Rua São Rafael, no bairro Vila Nossa Senhora dos Anjos.</t>
+  </si>
+  <si>
+    <t>5715</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5715/eduardoottonifilho_-_indicacao165-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a limpeza, capina e construção de calçada na área institucional localizada no entroncamento das Rua José Tavares, Joaquim Eloy Mendes e Professor Hommell Bueno Peres, no bairro San Marino.</t>
+  </si>
+  <si>
+    <t>5721</t>
+  </si>
+  <si>
+    <t>169</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5721/pastorfaustinho_-_indicacao169-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita limpeza e capina nas calçadas da Rua Ruth Carvalho, localizada no bairro Padre Vitor.</t>
+  </si>
+  <si>
+    <t>5724</t>
+  </si>
+  <si>
+    <t>171</t>
+  </si>
+  <si>
+    <t>Professora Mônica Cardoso</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5724/monicacardoso_-_indicacao171-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja realizada a limpeza, capina, retirada de entulhos e providenciado o fechamento do terreno localizado na Rua Silva Bittencourt, nº 222, no bairro centro.</t>
+  </si>
+  <si>
+    <t>5728</t>
+  </si>
+  <si>
+    <t>173</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5728/josemorais_-_indicacao173-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita estudo de viabilidade de criação de uma Secretaria Municipal de Limpeza Urbana, Parques, Praças e Jardins.</t>
+  </si>
+  <si>
+    <t>5766</t>
+  </si>
+  <si>
+    <t>186</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5766/pastorfaustinho_-_indicacao186-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita limpeza, capina e construção de calçada em toda a extensão da Avenida Airton Senna da Silva, entre os bairros Rezende e Residencial Rio Verde.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -534,67 +915,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5420/projetodelei12-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5370/marcoantonio_-_requerimento8-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5386/alexandreprado_-_requerimento10-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5459/requerimento_27_zilda.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5388/anarios_-_indicacao20-2026-reuniao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5391/brunoleandro_-_indicacao22-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5412/pastorfaustinho_-_indicacao34-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5441/indicacao_47_dudu_ottoni.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5445/indicacao_49_marquinho.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5420/projetodelei12-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5626/cassio_pl___terrenos_baldios_revisado_1.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5370/marcoantonio_-_requerimento8-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5386/alexandreprado_-_requerimento10-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5459/requerimento_27_zilda.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5545/daniel_-_requerimento56-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5388/anarios_-_indicacao20-2026-reuniao.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5391/brunoleandro_-_indicacao22-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5412/pastorfaustinho_-_indicacao34-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5441/indicacao_47_dudu_ottoni.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5445/indicacao_49_marquinho.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5528/zilda_-_indicacao85-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5529/zilda_-_indicacao86-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5550/eduardoottonifilho_-_indicacao94-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5566/josemorais_-_indicacao102-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5577/alexandreprado_-_indicacao105-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5580/brunoleandro_-_indicacao108-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5589/carlosdavi_-_indicacao111-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5593/joaomartins_-_indicacao114-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5598/pastorfaustinho_-_indicacao115-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5599/pastorfaustinho_-_indicacao116-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5622/anarios_-_indicacao125-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5624/brunoleandro_-_indicacao127-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5637/joaomartins_-_indicacao131-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5646/thulyo_-_indicacao138-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5649/zilda_-_indicacao141-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5651/zilda_-_indicacao142-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5676/carlosdavi_-_indicacao147-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5680/joaomartins_-_indicacao148-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5683/miguellima_-_indicacao150-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5684/pastorfaustinho_-_indicacao151-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5685/pastorfaustinho_-_indicacao152-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5701/afonsomonticeli_-_indicacao159-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5715/eduardoottonifilho_-_indicacao165-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5721/pastorfaustinho_-_indicacao169-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5724/monicacardoso_-_indicacao171-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5728/josemorais_-_indicacao173-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5766/pastorfaustinho_-_indicacao186-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H10"/>
+  <dimension ref="A1:H39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="111.5703125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="24.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="113.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -643,232 +1024,1015 @@
       </c>
       <c r="E3" t="s">
         <v>19</v>
       </c>
       <c r="F3" t="s">
         <v>20</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="H3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>23</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>24</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="E4" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="F4" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="H4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D5" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="E5" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="F5" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="H5" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D6" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="E6" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="F6" t="s">
         <v>37</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>38</v>
       </c>
       <c r="H6" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>41</v>
       </c>
       <c r="D7" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="E7" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="F7" t="s">
         <v>42</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>43</v>
       </c>
       <c r="H7" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
         <v>46</v>
       </c>
       <c r="D8" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="E8" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="F8" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="H8" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D9" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="E9" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="F9" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="H9" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D10" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="E10" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="F10" t="s">
-        <v>20</v>
+        <v>59</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="H10" t="s">
-        <v>58</v>
+        <v>61</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>62</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>63</v>
+      </c>
+      <c r="D11" t="s">
+        <v>47</v>
+      </c>
+      <c r="E11" t="s">
+        <v>48</v>
+      </c>
+      <c r="F11" t="s">
+        <v>64</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="H11" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>67</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>68</v>
+      </c>
+      <c r="D12" t="s">
+        <v>47</v>
+      </c>
+      <c r="E12" t="s">
+        <v>48</v>
+      </c>
+      <c r="F12" t="s">
+        <v>27</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="H12" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>71</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>72</v>
+      </c>
+      <c r="D13" t="s">
+        <v>47</v>
+      </c>
+      <c r="E13" t="s">
+        <v>48</v>
+      </c>
+      <c r="F13" t="s">
+        <v>37</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H13" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>75</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D14" t="s">
+        <v>47</v>
+      </c>
+      <c r="E14" t="s">
+        <v>48</v>
+      </c>
+      <c r="F14" t="s">
+        <v>37</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H14" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>79</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>80</v>
+      </c>
+      <c r="D15" t="s">
+        <v>47</v>
+      </c>
+      <c r="E15" t="s">
+        <v>48</v>
+      </c>
+      <c r="F15" t="s">
+        <v>64</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H15" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>83</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>84</v>
+      </c>
+      <c r="D16" t="s">
+        <v>47</v>
+      </c>
+      <c r="E16" t="s">
+        <v>48</v>
+      </c>
+      <c r="F16" t="s">
+        <v>85</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H16" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>88</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>89</v>
+      </c>
+      <c r="D17" t="s">
+        <v>47</v>
+      </c>
+      <c r="E17" t="s">
+        <v>48</v>
+      </c>
+      <c r="F17" t="s">
+        <v>32</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H17" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>92</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>93</v>
+      </c>
+      <c r="D18" t="s">
+        <v>47</v>
+      </c>
+      <c r="E18" t="s">
+        <v>48</v>
+      </c>
+      <c r="F18" t="s">
+        <v>54</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H18" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>96</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>97</v>
+      </c>
+      <c r="D19" t="s">
+        <v>47</v>
+      </c>
+      <c r="E19" t="s">
+        <v>48</v>
+      </c>
+      <c r="F19" t="s">
+        <v>98</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H19" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>101</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>102</v>
+      </c>
+      <c r="D20" t="s">
+        <v>47</v>
+      </c>
+      <c r="E20" t="s">
+        <v>48</v>
+      </c>
+      <c r="F20" t="s">
+        <v>103</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="H20" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>106</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>107</v>
+      </c>
+      <c r="D21" t="s">
+        <v>47</v>
+      </c>
+      <c r="E21" t="s">
+        <v>48</v>
+      </c>
+      <c r="F21" t="s">
+        <v>59</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="H21" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>110</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>111</v>
+      </c>
+      <c r="D22" t="s">
+        <v>47</v>
+      </c>
+      <c r="E22" t="s">
+        <v>48</v>
+      </c>
+      <c r="F22" t="s">
+        <v>59</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="H22" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>114</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>115</v>
+      </c>
+      <c r="D23" t="s">
+        <v>47</v>
+      </c>
+      <c r="E23" t="s">
+        <v>48</v>
+      </c>
+      <c r="F23" t="s">
+        <v>49</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="H23" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>119</v>
+      </c>
+      <c r="D24" t="s">
+        <v>47</v>
+      </c>
+      <c r="E24" t="s">
+        <v>48</v>
+      </c>
+      <c r="F24" t="s">
+        <v>54</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="H24" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>122</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>123</v>
+      </c>
+      <c r="D25" t="s">
+        <v>47</v>
+      </c>
+      <c r="E25" t="s">
+        <v>48</v>
+      </c>
+      <c r="F25" t="s">
+        <v>103</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="H25" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>126</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>127</v>
+      </c>
+      <c r="D26" t="s">
+        <v>47</v>
+      </c>
+      <c r="E26" t="s">
+        <v>48</v>
+      </c>
+      <c r="F26" t="s">
+        <v>128</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="H26" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>131</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>132</v>
+      </c>
+      <c r="D27" t="s">
+        <v>47</v>
+      </c>
+      <c r="E27" t="s">
+        <v>48</v>
+      </c>
+      <c r="F27" t="s">
+        <v>37</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H27" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>135</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>136</v>
+      </c>
+      <c r="D28" t="s">
+        <v>47</v>
+      </c>
+      <c r="E28" t="s">
+        <v>48</v>
+      </c>
+      <c r="F28" t="s">
+        <v>37</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="H28" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>139</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>140</v>
+      </c>
+      <c r="D29" t="s">
+        <v>47</v>
+      </c>
+      <c r="E29" t="s">
+        <v>48</v>
+      </c>
+      <c r="F29" t="s">
+        <v>98</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="H29" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>143</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>144</v>
+      </c>
+      <c r="D30" t="s">
+        <v>47</v>
+      </c>
+      <c r="E30" t="s">
+        <v>48</v>
+      </c>
+      <c r="F30" t="s">
+        <v>103</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H30" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>147</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>148</v>
+      </c>
+      <c r="D31" t="s">
+        <v>47</v>
+      </c>
+      <c r="E31" t="s">
+        <v>48</v>
+      </c>
+      <c r="F31" t="s">
+        <v>149</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="H31" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>152</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>153</v>
+      </c>
+      <c r="D32" t="s">
+        <v>47</v>
+      </c>
+      <c r="E32" t="s">
+        <v>48</v>
+      </c>
+      <c r="F32" t="s">
+        <v>59</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="H32" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>156</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>157</v>
+      </c>
+      <c r="D33" t="s">
+        <v>47</v>
+      </c>
+      <c r="E33" t="s">
+        <v>48</v>
+      </c>
+      <c r="F33" t="s">
+        <v>59</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H33" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>160</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>161</v>
+      </c>
+      <c r="D34" t="s">
+        <v>47</v>
+      </c>
+      <c r="E34" t="s">
+        <v>48</v>
+      </c>
+      <c r="F34" t="s">
+        <v>162</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="H34" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>165</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>166</v>
+      </c>
+      <c r="D35" t="s">
+        <v>47</v>
+      </c>
+      <c r="E35" t="s">
+        <v>48</v>
+      </c>
+      <c r="F35" t="s">
+        <v>64</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H35" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>169</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>170</v>
+      </c>
+      <c r="D36" t="s">
+        <v>47</v>
+      </c>
+      <c r="E36" t="s">
+        <v>48</v>
+      </c>
+      <c r="F36" t="s">
+        <v>59</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="H36" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>173</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>174</v>
+      </c>
+      <c r="D37" t="s">
+        <v>47</v>
+      </c>
+      <c r="E37" t="s">
+        <v>48</v>
+      </c>
+      <c r="F37" t="s">
+        <v>175</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="H37" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>178</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>179</v>
+      </c>
+      <c r="D38" t="s">
+        <v>47</v>
+      </c>
+      <c r="E38" t="s">
+        <v>48</v>
+      </c>
+      <c r="F38" t="s">
+        <v>85</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="H38" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>182</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>183</v>
+      </c>
+      <c r="D39" t="s">
+        <v>47</v>
+      </c>
+      <c r="E39" t="s">
+        <v>48</v>
+      </c>
+      <c r="F39" t="s">
+        <v>59</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H39" t="s">
+        <v>185</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>