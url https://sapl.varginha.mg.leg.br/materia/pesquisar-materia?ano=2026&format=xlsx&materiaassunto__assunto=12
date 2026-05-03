--- v0 (2026-03-07)
+++ v1 (2026-05-03)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="384" uniqueCount="206">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -69,225 +69,609 @@
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>Alexandre Prado</t>
   </si>
   <si>
     <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5424/pdl___hamid_afif1.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO A ATUAL RUA 2, LOCALIZADA NO BAIRRO RESIDENCIAL PENEDO, PASSARÁ A DENOMINAR-SE: VEREADOR HAMID AFIF.</t>
   </si>
   <si>
     <t>5436</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Dandan</t>
   </si>
   <si>
-    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5436/dandan_projeto_de_lei_denominacao_de_lograduro_dona_cidoca_revisado.docx</t>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5436/projetodelei10-2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO A ATUAL RUA 11, LOCALIZADA NO BAIRRO BELMONTE, PASSARÁ A DENOMINAR-SE: RUA DONA CIDOCA.</t>
   </si>
   <si>
     <t>5448</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Miguel da Saúde</t>
   </si>
   <si>
-    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5448/miguel_pl_paulomassa_revisado.docx</t>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5448/projetodelei11-2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO A  ATUAL RUA 14, LOCALIZADA NO BAIRRO RESIDENCIAL PENEDO, PASSARÁ A DENOMINAR-SE: PAULO MASSA.</t>
   </si>
   <si>
     <t>5454</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Thulyo Paiva</t>
   </si>
   <si>
-    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5454/thulyo_denominacao_logradouro_joao_carlos_sarto_revisado.docx</t>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5454/projetodelei12-2026.pdf</t>
   </si>
   <si>
     <t>DENOMINAÇÃO DE LOGRADOURO PÚBLICO A RUA 06, NO BAIRRO BELMONTE, PASSARÁ A DENOMINAR-SE RUA JOÃO CARLOS SARTO.</t>
   </si>
   <si>
     <t>5460</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Zilda Silva</t>
   </si>
   <si>
-    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5460/zilda_projeto_de_lei_denominacao_de_rua_wilsson_ossani1.docx</t>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5460/projetodelei13-2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO A ATUAL RUA 12, LOCALIZADA NO BAIRRO BELMONTE, PASSARÁ A DENOMINAR-SE: WILSON OSSANI.</t>
   </si>
   <si>
     <t>5476</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5476/dandan_projeto_de_lei_denominacao_de_lograduro_pedro_rosa1.docx</t>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5476/projetodelei17-2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO A ATUAL RUA 24, LOCALIZADA NO BAIRRO BELMONTE, PASSARÁ A DENOMINAR-SE: RUA PEDRO ROSA.</t>
   </si>
   <si>
     <t>5496</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5496/zilda_projeto_de_lei_denominacao_de_av_marta_curi1.docx</t>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5496/projetodelei19-2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO. A ATUAL AVENIDA PROJETADA 1, PASSARÁ A DENOMINAR-SE: AVENIDA MARTA CURI VILELA.</t>
   </si>
   <si>
+    <t>5584</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5584/projeto_de_lei_denominacao_de_logradouro___rua_maria_olga_lima1.docx</t>
+  </si>
+  <si>
+    <t>DENOMINAÇÃO DE LOGRADOURO PUBLICO. A ATUAL RUA 10, LOCALIZADA O BAIRRO RESIDENCIAL PENEDO, PASSARÁ A DENOMINAR-SE RUA MARIA OLGA LIMA.</t>
+  </si>
+  <si>
+    <t>5591</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>Dudu Ottoni</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5591/dudu_den_logradouro_rua_professora_eliete_batista_pereira1.docx</t>
+  </si>
+  <si>
+    <t>DENOMINAÇÃO DE LOGRADOURO PUBLICO. A RUA 03, BAIRRO RESIDENCIAL PENEDO, DENOMINAR-SE-Á RUA PROFESSORA ELIETE BATISTA PEREIRA.</t>
+  </si>
+  <si>
+    <t>5594</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>Joãozinho Enfermeiro</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5594/logradouro___jose_carlos_passatuto__25_03___1_1.docx</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO A ATUAL RUA 17, LOCALIZADA NO RESIDENCIAL PENEDO, PASSARÁ A DENOMINAR-SE: RUA JOSÉ CARLOS PASSATUTO.</t>
+  </si>
+  <si>
+    <t>5617</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>Afonso Monticeli</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5617/logradouro_lourival.docx</t>
+  </si>
+  <si>
+    <t>DENOMINAÇÃO DE LOGRADOURO PÚBLICO A RUA H NO BAIRRO JARDIM VITÓRIA, PASSARÁ A DENOMINA-SE RUA JOÃO DELMINDO DE OLIVEIRA</t>
+  </si>
+  <si>
+    <t>5645</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5645/thulyo_denominacao_logradouro_waleria_de_lima_baroni_revisado.docx</t>
+  </si>
+  <si>
+    <t>DENOMINAÇÃO DE LOGRADOURO PÚBLICO. A RUA 06, NO BAIRRO RESIDENCIAL PENEDO, PASSARÁ A DENOMINAR-SE RUA WALÉRIA DE LIMA BARONI.</t>
+  </si>
+  <si>
+    <t>5666</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>Ana Rios Fontoura</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5666/ana_rios_pl_den._log._rua_odete_goulart_moterani_revisado.docx</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO, A ATUAL RUA 18, LOCALIZADA NO BAIRRO RESIDENCIAL PENEDO, PASSARÁ A DENOMINAR-SE RUA ODETE GOULART MOTERANI.</t>
+  </si>
+  <si>
+    <t>5695</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5695/zilda_p.l.___denominacao_logradouro_lilian_vaze_revisado.docx</t>
+  </si>
+  <si>
+    <t>DENOMINAÇÃO DE LOGRADOURO PÚBLICO. A RUA 16, NO BAIRRO RESIDENCIAL PENEDO, PASSARÁ A DENOMINAR-SE RUA LILIAN VAZE.</t>
+  </si>
+  <si>
+    <t>5730</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5730/zilda_projeto_de_lei_denominacao_rua_francielly_revisado.docx</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO. A RUA 12, NO BAIRRO RESIDENCIAL PENEDO, PASSARÁ A DENOMINAR-SE RUA FRANCIELLY RAMOS DE OLIVEIRA.</t>
+  </si>
+  <si>
+    <t>5744</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5744/ap_nomeacao_de_rua_ziza_revisado.docx</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO A ATUAL RUA 2, LOCALIZADA NO BAIRRO PRAÇA DA MATA, PASSARÁ A DENOMINAR-SE RUA JOSÉ ALOÍSIO – ZIZA.</t>
+  </si>
+  <si>
+    <t>5760</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5760/joaozinho_logradouro___maria_vicentina_vicente__29_04___revisado1_1.docx</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO A ATUAL RUA "M", LOCALIZADA NO BAIRRO JARDIM VITÓRIA, PASSARÁ A DENOMINAR-SE: RUA MARIA VICENTINA VICENTE.</t>
+  </si>
+  <si>
+    <t>5768</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>Professora Mônica Cardoso</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5768/projeto_de_lei_dia_2911.docx</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO. RUA F, NO BAIRRO JARDIM VITÓRIA PASSARÁ A DENOMINAR-SE RUA MONSENHOR JOSÉ MARIA DE ARAUJO</t>
+  </si>
+  <si>
+    <t>5771</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>Zé Morais</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5771/ze_logradouro___rua_alaor_bertoli_revisado.docx</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO - Rua Alaor Bertoli.</t>
+  </si>
+  <si>
+    <t>5776</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5776/p.l.___denominacao_logradouro_luiz_gabriel1.docx</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO. A RUA O, NO BAIRRO JARDIM VITÓRIA, PASSARÁ A DENOMINAR-SE RUA LUIZ GABRIEL.</t>
+  </si>
+  <si>
     <t>5389</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>Ana Rios Fontoura</t>
-[...2 lines deleted...]
-    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5389/ana_rios_titulo_cidadania_honoraria_varginhense_ao_prof.sandro_pena_correto_revisado.docx</t>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5389/projeto_de_decreto_legislativo2-2026.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA HONORÁRIA VARGINHENSE AO PROFESSOR SANDRO PENA AURELIANO PELOS RELEVANTES SERVIÇOS PRESTADOS À COMUNIDADE, COMO ATLETA ESPORTIVO E PELA SUA DEDICAÇÃO COMO PROFESSOR, TRANSFORMANDO VIDAS ATRAVÉS DO ESPORTE E DA EDUCAÇÃO NO MUNICÍPIO DE VARGINHA.</t>
   </si>
   <si>
     <t>5392</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Bruno Leandro Coletor</t>
   </si>
   <si>
-    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5392/novomodelo_minuta_projeto_de_decreto_2.0.docx</t>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5392/projeto_de_decreto_legislativo3-2026.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE COMENDA DO MÉRITO JURIDICO PARA FACULDADE DE DIREITO DE VARGINHA – FADIVA</t>
   </si>
   <si>
     <t>5406</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>Joãozinho Enfermeiro</t>
-[...2 lines deleted...]
-    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5406/joaozinho_comenda_de_merito_educacional___professor_crepaldi__11_02__revisada_1.docx</t>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5406/projeto_de_decreto_legislativo4-2026.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DO MÉRITO EDUCACIONAL - IRMÃ MARIA NOEMI AO PROFESSOR DOUTOR SILVIO CREPALDI.</t>
   </si>
   <si>
     <t>5417</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5417/projeto_de_decreto_legislativo5-2026.pdf</t>
   </si>
   <si>
     <t>CONCEDE A EQUIPE DA DELEGACIA ESPECIALIZADA DE ATENDIMENTO A MULHER, A HONRARIA “COMENDA DO MÉRITO PROFISSIONAL DA SEGURANÇA PÚBLICA - ALFERES TIRADENTES”.</t>
   </si>
   <si>
     <t>5442</t>
   </si>
   <si>
-    <t>Dudu Ottoni</t>
-[...2 lines deleted...]
-    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5442/dudu_projeto_decreto_cidadao_edson_menegueli_revisado.docx</t>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5442/projeto_de_decreto_legislativo6-2026.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA HONORÁRIA VARGINHENSE AO SENHOR EDSON ANTONIO MENEGUELI.</t>
   </si>
   <si>
     <t>5450</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Pastor Faustinho</t>
   </si>
   <si>
-    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5450/decreto_comenda_agricultura1.docx</t>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5450/projeto_de_decreto_legislativo7-2026.pdf</t>
   </si>
   <si>
     <t>INSTITUI A COMENDA DO MÉRITO DA AGRICULTURA – ANTONIO ERNESTO.</t>
   </si>
   <si>
     <t>5486</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5486/pastor_decreto_cidadania_jorge_revisado.docx</t>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5486/projeto_de_decreto_legislativo8-2026.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA HONORÁRIA VARGINHENSE AO SENHOR JORGE MOLINARI KLOTZ.</t>
+  </si>
+  <si>
+    <t>5507</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>Cássio Chiodi</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5507/projeto_de_decreto_legislativo9-2026.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE TÍTULO DE CIDADANIA HONORÁRIA VARGINHENSE AO SENHOR FLÁVIO ROSCOE NOGUEIRA.</t>
+  </si>
+  <si>
+    <t>5521</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5521/projeto_de_decreto_legislativo10-2026.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE COMENDA DO MÉRITO LEGISLATIVO À RADIOPATRULHA DE PROTEÇÃO À MULHER (RRPM).</t>
+  </si>
+  <si>
+    <t>5524</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5524/projeto_de_decreto_legislativo11-2026.pdf</t>
+  </si>
+  <si>
+    <t>FICA CONCEDIDO AO SR. PROFESSOR ARGEMIRO PROCÓPIO, O TÍTULO DE “COMENDA DO MÉRITO LEGISLATIVO”, PELOS RELEVANTES SERVIÇOS PRESTADOS À EDUCAÇÃO, À PRODUÇÃO ACADÊMICA E À PROJEÇÃO DO NOME DO MUNICÍPIO DE VARGINHA NO CENÁRIO INTELECTUAL E CIENTÍFICO.</t>
+  </si>
+  <si>
+    <t>5565</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5565/projeto_de_decreto_legislativo12-2026.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE TÍTULO DE "CIDADANIA HONORÁRIA VARGINHENSE" AO SR. SENADOR CARLOS VIANA.</t>
+  </si>
+  <si>
+    <t>5576</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5576/projeto_de_decreto_legislativo13-2026.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE COMENDA DO MÉRITO EDUCACIONAL "IRMÃ MARIA NOEMI" AO PROFESSOR DOUTOR FÁBIO LUIZ DE CARVALHO.</t>
+  </si>
+  <si>
+    <t>5587</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>Davi Martins</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5587/projeto_de_decreto_legislativo14-2026.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE A COMENDA DO MÉRITO DA MEDICINA E DA SAÚDE MUNICIPAL AO HOSPITAL REGIONAL DO SUL DE MINAS.</t>
+  </si>
+  <si>
+    <t>5601</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5601/projeto_de_decreto_legislativo15-2026.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE COMENDA DO MÉRITO ECLESIÁSTICO AO PADRE JOÃO PAULO GONÇALVES DE CARVALHO.</t>
+  </si>
+  <si>
+    <t>5607</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5607/projeto_de_decreto_legislativo16-2026.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE TÍTULO DE CIDADANIA HONORÁRIA VARGINHENSE AO SR. JOÃO VICTOR MENDES DE GOMES E MENDONÇA.</t>
+  </si>
+  <si>
+    <t>5621</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5621/projeto_de_decreto_legislativo18-2026.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE COMENDA DO MÉRITO PROFISSIONAL DA SEGURANÇA PÚBLICA – ALFERES TIRADENTES AO SR. TENENTE CORONEL DO CORPO DE BOMBEIROS MILITAR DE MINAS GERAIS, SR. ULISSES SILVA DE OLIVEIRA PELOS RELEVANTES SERVIÇOS EM PROL DA SEGURANÇA PÚBLICA EM VARGINHA.</t>
+  </si>
+  <si>
+    <t>5634</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5634/projeto_de_decreto_legislativo19-2026.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE TÍTULO DE CIDADANIA HONORÁRIA VARGINHENSE À SRA. PAULA REGINA PEREIRA RIBEIRO.</t>
+  </si>
+  <si>
+    <t>5635</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5635/projeto_de_decreto_legislativo20-2026.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE COMENDA DO MÉRITO ECLESIÁSTICO - PADRE VICTOR, EM HOMENAGEM AOS 100 ANOS DA PRESENÇA DOS PADRES DEHONIANOS NO MUNICIPIO DE VARGINHA.</t>
+  </si>
+  <si>
+    <t>5636</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5636/projeto_de_decreto_legislativo21-2026.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE TÍTULO DE CIDADANIA HONORÁRIA VARGINHENSE À SRA. CLÁUDIA LUIZA GONZAGA DA SILVA.</t>
+  </si>
+  <si>
+    <t>5640</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5640/projeto_de_decreto_legislativo22-2026.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE COMENDA DO MÉRITO DA EDUCAÇÃO À SECRETARIA MUNICIPAL DA EDUCAÇÃO DE VARGINHA</t>
+  </si>
+  <si>
+    <t>5670</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5670/cassio_projeto_de_decreto___jessica_jaber_titulo_esportista_destque1_revisado1.docx</t>
+  </si>
+  <si>
+    <t>CONCEDE TÍTULO DE "ESPORTISTA DESTAQUE "À PROFESSORA JÉSSICA JÁBER".</t>
+  </si>
+  <si>
+    <t>5677</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5677/dudu_pd_comenda_saude_pro_rim_revisado.docx</t>
+  </si>
+  <si>
+    <t>CONCEDE COMENDA DO MÉRITO DE MEDICINA E SAÚDE MUNICIPAL - DR. FERNANDO EUGÊNIO PIRES DO PRADO - A ASSOCIAÇÃO DE RENAIS CRONICOS E TRANSPLANTADOS RENAIS DE VARGINHA E REGIÃO - PRO-RIM.</t>
+  </si>
+  <si>
+    <t>5689</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5689/monica_projeto_de_decreto_comenda_do_merito_da_medicina_e_da_saude_municipal_a_dra._mirela_faria_silva._revisado.docx</t>
+  </si>
+  <si>
+    <t>CONCEDE A COMENDA DO MÉRITO DE MEDICINA E SAÚDE MUNICIPAL - DR. FERNANDO EUGÊNIO PIRES DO PRADO</t>
+  </si>
+  <si>
+    <t>5708</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5708/cassio_pd___diploma_de_honra_ao_merito___capitao_gilney_revisado.docx</t>
+  </si>
+  <si>
+    <t>CONCEDE O DIPLOMA DE HONRA AO MÉRITO AO CAPITÃO GILNEY FERREIRA DE OLIVEIRA, DO CORPO DE BOMBEIROS MILITAR DE MINAS GERAIS, LOTADO NO 9º BATALHÃO DE BOMBEIROS MILITAR (9º BBM).</t>
+  </si>
+  <si>
+    <t>5726</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5726/thulyo1.doc</t>
+  </si>
+  <si>
+    <t>FICA CONCEDIDO À SRA ODÍLIA DE FÁTIMA DE CASTRO RODRIGUES, A HONRARIA DE “COMENDA DO MÉRITO SOCIAL - MÃE ROSA”, COMO FORMA DE RECONHECIMENTO POR SUAS RELEVANTES CONTRIBUIÇÕES, SERVIÇOS PRESTADOS À COMUNIDADE E POR SEU DESTAQUE NA ÁREA SOCIAL.</t>
+  </si>
+  <si>
+    <t>5751</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5751/pd___comenda_de_merito_educacional___professora_monique_da_silva_ferreira11.docx</t>
+  </si>
+  <si>
+    <t>CONCEDE COMENDA DO MÉRITO EDUCACIONAL - PROFESSORA MONIQUE DA SILVA FERREIRA.</t>
+  </si>
+  <si>
+    <t>5763</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5763/miguel_zumbi_dos_palmares_revisado.docx</t>
+  </si>
+  <si>
+    <t>CONCEDE COMENDA DO MÉRITO ZUMBI DOS PALMARES A ASSOCIAÇÃO ESPAÇO CASULO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -591,67 +975,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5424/pdl___hamid_afif1.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5436/dandan_projeto_de_lei_denominacao_de_lograduro_dona_cidoca_revisado.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5448/miguel_pl_paulomassa_revisado.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5454/thulyo_denominacao_logradouro_joao_carlos_sarto_revisado.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5460/zilda_projeto_de_lei_denominacao_de_rua_wilsson_ossani1.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5476/dandan_projeto_de_lei_denominacao_de_lograduro_pedro_rosa1.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5496/zilda_projeto_de_lei_denominacao_de_av_marta_curi1.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5389/ana_rios_titulo_cidadania_honoraria_varginhense_ao_prof.sandro_pena_correto_revisado.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5392/novomodelo_minuta_projeto_de_decreto_2.0.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5406/joaozinho_comenda_de_merito_educacional___professor_crepaldi__11_02__revisada_1.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5417/projeto_de_decreto_legislativo5-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5442/dudu_projeto_decreto_cidadao_edson_menegueli_revisado.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5450/decreto_comenda_agricultura1.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5486/pastor_decreto_cidadania_jorge_revisado.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5424/pdl___hamid_afif1.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5436/projetodelei10-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5448/projetodelei11-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5454/projetodelei12-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5460/projetodelei13-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5476/projetodelei17-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5496/projetodelei19-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5584/projeto_de_lei_denominacao_de_logradouro___rua_maria_olga_lima1.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5591/dudu_den_logradouro_rua_professora_eliete_batista_pereira1.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5594/logradouro___jose_carlos_passatuto__25_03___1_1.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5617/logradouro_lourival.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5645/thulyo_denominacao_logradouro_waleria_de_lima_baroni_revisado.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5666/ana_rios_pl_den._log._rua_odete_goulart_moterani_revisado.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5695/zilda_p.l.___denominacao_logradouro_lilian_vaze_revisado.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5730/zilda_projeto_de_lei_denominacao_rua_francielly_revisado.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5744/ap_nomeacao_de_rua_ziza_revisado.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5760/joaozinho_logradouro___maria_vicentina_vicente__29_04___revisado1_1.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5768/projeto_de_lei_dia_2911.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5771/ze_logradouro___rua_alaor_bertoli_revisado.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5776/p.l.___denominacao_logradouro_luiz_gabriel1.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5389/projeto_de_decreto_legislativo2-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5392/projeto_de_decreto_legislativo3-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5406/projeto_de_decreto_legislativo4-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5417/projeto_de_decreto_legislativo5-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5442/projeto_de_decreto_legislativo6-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5450/projeto_de_decreto_legislativo7-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5486/projeto_de_decreto_legislativo8-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5507/projeto_de_decreto_legislativo9-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5521/projeto_de_decreto_legislativo10-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5524/projeto_de_decreto_legislativo11-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5565/projeto_de_decreto_legislativo12-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5576/projeto_de_decreto_legislativo13-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5587/projeto_de_decreto_legislativo14-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5601/projeto_de_decreto_legislativo15-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5607/projeto_de_decreto_legislativo16-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5621/projeto_de_decreto_legislativo18-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5634/projeto_de_decreto_legislativo19-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5635/projeto_de_decreto_legislativo20-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5636/projeto_de_decreto_legislativo21-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5640/projeto_de_decreto_legislativo22-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5670/cassio_projeto_de_decreto___jessica_jaber_titulo_esportista_destque1_revisado1.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5677/dudu_pd_comenda_saude_pro_rim_revisado.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5689/monica_projeto_de_decreto_comenda_do_merito_da_medicina_e_da_saude_municipal_a_dra._mirela_faria_silva._revisado.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5708/cassio_pd___diploma_de_honra_ao_merito___capitao_gilney_revisado.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5726/thulyo1.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5751/pd___comenda_de_merito_educacional___professora_monique_da_silva_ferreira11.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5763/miguel_zumbi_dos_palmares_revisado.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H15"/>
+  <dimension ref="A1:H48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="20.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="156.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="24.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="187.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -830,237 +1214,1128 @@
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
         <v>33</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>42</v>
       </c>
       <c r="H8" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
         <v>45</v>
       </c>
       <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="E9" t="s">
+      <c r="H9" t="s">
         <v>47</v>
-      </c>
-[...7 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>48</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>49</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>50</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="B10" t="s">
-[...2 lines deleted...]
-      <c r="C10" t="s">
+      <c r="H10" t="s">
         <v>52</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>54</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>55</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="B11" t="s">
-[...2 lines deleted...]
-      <c r="C11" t="s">
+      <c r="H11" t="s">
         <v>57</v>
-      </c>
-[...13 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>58</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>59</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>60</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="B12" t="s">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="H12" t="s">
         <v>62</v>
-      </c>
-[...13 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>63</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>64</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>28</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="B13" t="s">
-[...11 lines deleted...]
-      <c r="F13" t="s">
+      <c r="H13" t="s">
         <v>66</v>
-      </c>
-[...4 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>67</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>68</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
         <v>69</v>
       </c>
-      <c r="B14" t="s">
-[...2 lines deleted...]
-      <c r="C14" t="s">
+      <c r="G14" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="D14" t="s">
-[...5 lines deleted...]
-      <c r="F14" t="s">
+      <c r="H14" t="s">
         <v>71</v>
-      </c>
-[...4 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>72</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>73</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>33</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="B15" t="s">
-[...2 lines deleted...]
-      <c r="C15" t="s">
+      <c r="H15" t="s">
         <v>75</v>
       </c>
-      <c r="D15" t="s">
-[...8 lines deleted...]
-      <c r="G15" s="1" t="s">
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
         <v>76</v>
       </c>
-      <c r="H15" t="s">
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
         <v>77</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>33</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H16" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>80</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>81</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H17" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>84</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>85</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>55</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H18" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>88</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>89</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>90</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H19" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>93</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>94</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>95</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H20" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>98</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>99</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
+        <v>33</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H21" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>102</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>103</v>
+      </c>
+      <c r="D22" t="s">
+        <v>104</v>
+      </c>
+      <c r="E22" t="s">
+        <v>105</v>
+      </c>
+      <c r="F22" t="s">
+        <v>69</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H22" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>108</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>109</v>
+      </c>
+      <c r="D23" t="s">
+        <v>104</v>
+      </c>
+      <c r="E23" t="s">
+        <v>105</v>
+      </c>
+      <c r="F23" t="s">
+        <v>110</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="H23" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>113</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>114</v>
+      </c>
+      <c r="D24" t="s">
+        <v>104</v>
+      </c>
+      <c r="E24" t="s">
+        <v>105</v>
+      </c>
+      <c r="F24" t="s">
+        <v>55</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="H24" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>117</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>118</v>
+      </c>
+      <c r="D25" t="s">
+        <v>104</v>
+      </c>
+      <c r="E25" t="s">
+        <v>105</v>
+      </c>
+      <c r="F25" t="s">
+        <v>33</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H25" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>121</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>10</v>
+      </c>
+      <c r="D26" t="s">
+        <v>104</v>
+      </c>
+      <c r="E26" t="s">
+        <v>105</v>
+      </c>
+      <c r="F26" t="s">
+        <v>50</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="H26" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>124</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>125</v>
+      </c>
+      <c r="D27" t="s">
+        <v>104</v>
+      </c>
+      <c r="E27" t="s">
+        <v>105</v>
+      </c>
+      <c r="F27" t="s">
+        <v>126</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="H27" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>129</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>130</v>
+      </c>
+      <c r="D28" t="s">
+        <v>104</v>
+      </c>
+      <c r="E28" t="s">
+        <v>105</v>
+      </c>
+      <c r="F28" t="s">
+        <v>126</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="H28" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>133</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>134</v>
+      </c>
+      <c r="D29" t="s">
+        <v>104</v>
+      </c>
+      <c r="E29" t="s">
+        <v>105</v>
+      </c>
+      <c r="F29" t="s">
+        <v>135</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="H29" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>138</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>17</v>
+      </c>
+      <c r="D30" t="s">
+        <v>104</v>
+      </c>
+      <c r="E30" t="s">
+        <v>105</v>
+      </c>
+      <c r="F30" t="s">
+        <v>90</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="H30" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>141</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>22</v>
+      </c>
+      <c r="D31" t="s">
+        <v>104</v>
+      </c>
+      <c r="E31" t="s">
+        <v>105</v>
+      </c>
+      <c r="F31" t="s">
+        <v>28</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H31" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>144</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>27</v>
+      </c>
+      <c r="D32" t="s">
+        <v>104</v>
+      </c>
+      <c r="E32" t="s">
+        <v>105</v>
+      </c>
+      <c r="F32" t="s">
+        <v>28</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H32" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>147</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>32</v>
+      </c>
+      <c r="D33" t="s">
+        <v>104</v>
+      </c>
+      <c r="E33" t="s">
+        <v>105</v>
+      </c>
+      <c r="F33" t="s">
+        <v>13</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H33" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>150</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>151</v>
+      </c>
+      <c r="D34" t="s">
+        <v>104</v>
+      </c>
+      <c r="E34" t="s">
+        <v>105</v>
+      </c>
+      <c r="F34" t="s">
+        <v>152</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="H34" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>155</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>156</v>
+      </c>
+      <c r="D35" t="s">
+        <v>104</v>
+      </c>
+      <c r="E35" t="s">
+        <v>105</v>
+      </c>
+      <c r="F35" t="s">
+        <v>90</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="H35" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>159</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>160</v>
+      </c>
+      <c r="D36" t="s">
+        <v>104</v>
+      </c>
+      <c r="E36" t="s">
+        <v>105</v>
+      </c>
+      <c r="F36" t="s">
+        <v>33</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H36" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>163</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>164</v>
+      </c>
+      <c r="D37" t="s">
+        <v>104</v>
+      </c>
+      <c r="E37" t="s">
+        <v>105</v>
+      </c>
+      <c r="F37" t="s">
+        <v>69</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="H37" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>167</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>41</v>
+      </c>
+      <c r="D38" t="s">
+        <v>104</v>
+      </c>
+      <c r="E38" t="s">
+        <v>105</v>
+      </c>
+      <c r="F38" t="s">
+        <v>90</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="H38" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>170</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>171</v>
+      </c>
+      <c r="D39" t="s">
+        <v>104</v>
+      </c>
+      <c r="E39" t="s">
+        <v>105</v>
+      </c>
+      <c r="F39" t="s">
+        <v>50</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="H39" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>174</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>175</v>
+      </c>
+      <c r="D40" t="s">
+        <v>104</v>
+      </c>
+      <c r="E40" t="s">
+        <v>105</v>
+      </c>
+      <c r="F40" t="s">
+        <v>55</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="H40" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>178</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>179</v>
+      </c>
+      <c r="D41" t="s">
+        <v>104</v>
+      </c>
+      <c r="E41" t="s">
+        <v>105</v>
+      </c>
+      <c r="F41" t="s">
+        <v>23</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="H41" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>182</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>49</v>
+      </c>
+      <c r="D42" t="s">
+        <v>104</v>
+      </c>
+      <c r="E42" t="s">
+        <v>105</v>
+      </c>
+      <c r="F42" t="s">
+        <v>135</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="H42" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>185</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>54</v>
+      </c>
+      <c r="D43" t="s">
+        <v>104</v>
+      </c>
+      <c r="E43" t="s">
+        <v>105</v>
+      </c>
+      <c r="F43" t="s">
+        <v>50</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="H43" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>188</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>189</v>
+      </c>
+      <c r="D44" t="s">
+        <v>104</v>
+      </c>
+      <c r="E44" t="s">
+        <v>105</v>
+      </c>
+      <c r="F44" t="s">
+        <v>90</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="H44" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>192</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>59</v>
+      </c>
+      <c r="D45" t="s">
+        <v>104</v>
+      </c>
+      <c r="E45" t="s">
+        <v>105</v>
+      </c>
+      <c r="F45" t="s">
+        <v>135</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="H45" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>195</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>196</v>
+      </c>
+      <c r="D46" t="s">
+        <v>104</v>
+      </c>
+      <c r="E46" t="s">
+        <v>105</v>
+      </c>
+      <c r="F46" t="s">
+        <v>28</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="H46" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>199</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>64</v>
+      </c>
+      <c r="D47" t="s">
+        <v>104</v>
+      </c>
+      <c r="E47" t="s">
+        <v>105</v>
+      </c>
+      <c r="F47" t="s">
+        <v>135</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="H47" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>202</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>203</v>
+      </c>
+      <c r="D48" t="s">
+        <v>104</v>
+      </c>
+      <c r="E48" t="s">
+        <v>105</v>
+      </c>
+      <c r="F48" t="s">
+        <v>23</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="H48" t="s">
+        <v>205</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>