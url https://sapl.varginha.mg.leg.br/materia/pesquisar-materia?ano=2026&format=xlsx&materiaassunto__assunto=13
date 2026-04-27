--- v0 (2026-03-13)
+++ v1 (2026-04-27)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152" uniqueCount="96">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -78,198 +78,270 @@
   <si>
     <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5344/projetodelei01-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI MUNICIPAL N° 7.148, DE 27 DE SETEMBRO DE 2023, QUE "DISPÕE SOBRE A REESTRUTURAÇÃO DE CARGOS E FUNÇÕES NA ADMINISTRAÇÃO PÚBLICA DIRETA E INDIRETA DO MUNICÍPIO DE VARGINHA.</t>
   </si>
   <si>
     <t>5352</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5352/projetodelei11-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS VENCIMENTOS, BEM COMO DO TÍQUETE ALIMENTAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS DA ADMINISTRAÇÃO DIRETA, INDIRETA, COMISSIONADOS, AGENTES POLÍTICOS, APOSENTADOS E PENSIONISTAS DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5530</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5530/projetodelei14-2026.pdf</t>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5530/projetodelei14-2026..pdf</t>
   </si>
   <si>
     <t>INSTITUI ADICIONAL DE PENOSIDADE PARA OS SERVIDORES PÚBLICOS MUNICIPAIS OCUPANTES DO CARGO DE AGENTE FUNERÁRIO - NÍVEL  AE-13, LOTADOS NO SERVIÇO MUNICIPAL FUNERÁRIO DE ORGANIZAÇÃO DE LUTO - SEMUL.</t>
   </si>
   <si>
+    <t>5613</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5613/projetodelei21-2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA E ACRESCENTA DISPOSITIVOS DA LEI MUNICIPAL N°  6.554, DE 23 DE ABRIL DE 2019, QUE DISPÕE SOBRE A CONCESSÃO DE DIÁRIAS AOS SERVIDORES PÚBLICOS DA ADMINISTRAÇÃO DIRETA E INDIRETA DO MUNICÍPIO DE VARGINHA QUANDO EM VIAGENS OFICIAIS.</t>
+  </si>
+  <si>
+    <t>5653</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5653/projetodelei23-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A EXTINÇÃO E CRIAÇÃO DE CARGOS QUE ESPECIFICA, NO QUADRO GERAL DOS SERVIDORES DA FUNDAÇÃO HOSPITALAR DO MUNICÍPIO DE VARGINHA - FHOMUV E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>5360</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>Cássio Chiodi</t>
   </si>
   <si>
-    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5360/cassio_pl_gestao_da_frota_municipal_de_veiculos_revisado.docx</t>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5360/projetodelei02-2026.pdf</t>
   </si>
   <si>
     <t>INSTITUI DIRETRIZES DE GOVERNANÇA, INTEGRIDADE E TRANSPARÊNCIA APLICÁVEIS À GESTÃO DA FROTA MUNICIPAL DE VEÍCULOS, MÁQUINAS E EQUIPAMENTOS MOTORIZADOS, RECONHECE A COORDENAÇÃO CENTRAL PELA SECRETARIA MUNICIPAL DE OBRAS E AUTORIZA O PODER EXECUTIVO A IMPLEMENTAR MEDIDAS DE PREVENÇÃO, CONTROLE E EFICIÊNCIA OPERACIONAL, NO ÂMBITO DO MUNICÍPIO DE VARGINHA/MG.</t>
   </si>
   <si>
     <t>5384</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Mesa Diretora - MDIR</t>
   </si>
   <si>
     <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5384/projetodelei03-2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES E DOS SUBSÍDIOS DOS VEREADORES DA CÂMARA MUNICIPAL DE VARGINHA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5462</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PRES</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5462/projeto_de_resolucao_4.2026.docx</t>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5462/projeto_de_resolucao_4-2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO DE SAÚDE E ASSISTÊNCIA MÉDICA DA CÂMARA MUNICIPAL DE VARGINHA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5444</t>
   </si>
   <si>
-    <t>23</t>
-[...1 lines deleted...]
-  <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Joãozinho Enfermeiro</t>
   </si>
   <si>
     <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5444/requerimento_23_joaozinho.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca da aplicação dos entendimentos consolidados pelo Tribunal Superior do Trabalho, referentes ao pagamento do adicional de insalubridade aos Agentes Comunitários de Saúde – ACS e Agentes de Combate às Endemias – ACE.</t>
   </si>
   <si>
     <t>5453</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Thulyo Paiva</t>
   </si>
   <si>
     <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5453/requerimento_25_thulyo.pdf</t>
   </si>
   <si>
     <t>Requer informações, nos termos da legislação vigente e do dever de transparência, sobre a aplicação do Adicional de Insalubridade aos servidores municipais, considerando a decisão do STF (Súmula Vinculante nº 4), que veda o uso do salário mínimo como base de cálculo, especialmente para profissionais da Odontologia e demais categorias expostas a condições insalubres.</t>
   </si>
   <si>
     <t>5506</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5506/cassio_req_calculo_de_vantagem_de_servidor_publico_ou_empregado_revisado.docx</t>
   </si>
   <si>
     <t>Requer informações relativas ao parecer da Procuradoria do Município acerca do motivo pelo qual o salário mínimo está sendo utilizado como indexador da base de cálculo de vantagem de servidor público ou empregado.</t>
   </si>
   <si>
+    <t>5603</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5603/thulyo_-_requerimento73-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações referentes a aplicação da Lei Municipal nº 6.206/2016 nos concursos públicos do Município, especialmente quanto ao cumprimento da reserva de vagas para candidatos negros, aos critérios de classificação e reclassificação nas listas de ampla concorrência e cotas raciais, à eventual dupla contabilização de candidatos, ao preenchimento integral das vagas reservadas, bem como aos mecanismos de transparência e procedimentos de auditoria adotados para assegurar a correta execução da legislação vigente.</t>
+  </si>
+  <si>
+    <t>5628</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5628/cassiochiodi_-_requerimento77-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a convocação do Procurador-Geral do Município de Varginha, Doutor Evandro Santos, para comparecer a esta Casa, em data a ser designada, a fim de prestar esclarecimentos acerca de questões relevantes envolvendo a administração municipal.</t>
+  </si>
+  <si>
     <t>5356</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Ana Rios Fontoura</t>
   </si>
   <si>
     <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5356/anarios_-_indicacao3-2026.pdf</t>
   </si>
   <si>
     <t>Solicita revisão da remuneração atribuída ao cargo de Vice-Diretor das Escolas Municipais de Varginha.</t>
   </si>
   <si>
     <t>5373</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Miguel da Saúde</t>
   </si>
   <si>
     <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5373/miguellima_-_indicacao10-2026.pdf</t>
   </si>
   <si>
     <t>Solicita providências para a efetiva regulamentação municipal do IFA, nos termos da legislação federal vigente.</t>
   </si>
   <si>
     <t>5377</t>
   </si>
   <si>
     <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5377/thulyo_-_indicacao14-2026.pdf</t>
   </si>
   <si>
     <t>Solicita o cumprimento da Lei Ordinária nº 3.578, de 7 de dezembro de 2001, que estabelece, como benefício natalino, a concessão em dobro do tíquete alimentação aos servidores públicos municipais, bem como que seja analisada a viabilidade legal e orçamentária de estender referido benefício aos servidores públicos municipais aposentados.</t>
+  </si>
+  <si>
+    <t>5541</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>Bruno Leandro Coletor</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5541/brunoleandro_-_indicacao90-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a implementação do piso salarial nacional destinado aos profissionais da limpeza urbana e coleta de resíduos sólidos, fixado no valor de R$ 3.036,00 (três mil e trinta e seis reais) mensais.</t>
+  </si>
+  <si>
+    <t>5557</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5557/miguellima_-_indicacao96-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a concessão da Função Gratificada – FG às(aos) enfermeiras(os) que atuam nas Unidades Básicas de Saúde – UBS do município e que, até o presente momento, ainda não foram contempladas(os) com o referido benefício, conforme previsto na Lei nº 5.443/2011.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -573,56 +645,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5344/projetodelei01-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5352/projetodelei11-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5530/projetodelei14-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5360/cassio_pl_gestao_da_frota_municipal_de_veiculos_revisado.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5384/projetodelei03-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5462/projeto_de_resolucao_4.2026.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5444/requerimento_23_joaozinho.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5453/requerimento_25_thulyo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5506/cassio_req_calculo_de_vantagem_de_servidor_publico_ou_empregado_revisado.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5356/anarios_-_indicacao3-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5373/miguellima_-_indicacao10-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5377/thulyo_-_indicacao14-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5344/projetodelei01-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5352/projetodelei11-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5530/projetodelei14-2026..pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5613/projetodelei21-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5653/projetodelei23-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5360/projetodelei02-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5384/projetodelei03-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5462/projeto_de_resolucao_4-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5444/requerimento_23_joaozinho.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5453/requerimento_25_thulyo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5506/cassio_req_calculo_de_vantagem_de_servidor_publico_ou_empregado_revisado.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5603/thulyo_-_requerimento73-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5628/cassiochiodi_-_requerimento77-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5356/anarios_-_indicacao3-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5373/miguellima_-_indicacao10-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5377/thulyo_-_indicacao14-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5541/brunoleandro_-_indicacao90-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5557/miguellima_-_indicacao96-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H13"/>
+  <dimension ref="A1:H19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="148.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -708,287 +780,449 @@
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H4" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>24</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>25</v>
       </c>
       <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="E5" t="s">
+      <c r="H5" t="s">
         <v>27</v>
-      </c>
-[...7 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H6" t="s">
         <v>31</v>
-      </c>
-[...19 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>33</v>
+      </c>
+      <c r="D7" t="s">
+        <v>34</v>
+      </c>
+      <c r="E7" t="s">
+        <v>35</v>
+      </c>
+      <c r="F7" t="s">
         <v>36</v>
       </c>
-      <c r="B7" t="s">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="G7" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="D7" t="s">
+      <c r="H7" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>40</v>
+      </c>
+      <c r="D8" t="s">
+        <v>34</v>
+      </c>
+      <c r="E8" t="s">
+        <v>35</v>
+      </c>
+      <c r="F8" t="s">
+        <v>41</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="B8" t="s">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="H8" t="s">
         <v>43</v>
-      </c>
-[...13 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>44</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>45</v>
+      </c>
+      <c r="D9" t="s">
+        <v>46</v>
+      </c>
+      <c r="E9" t="s">
+        <v>47</v>
+      </c>
+      <c r="F9" t="s">
+        <v>41</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="H9" t="s">
         <v>49</v>
-      </c>
-[...19 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D10" t="s">
+        <v>51</v>
+      </c>
+      <c r="E10" t="s">
+        <v>52</v>
+      </c>
+      <c r="F10" t="s">
+        <v>53</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B10" t="s">
-[...2 lines deleted...]
-      <c r="C10" t="s">
+      <c r="H10" t="s">
         <v>55</v>
-      </c>
-[...13 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>56</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>57</v>
+      </c>
+      <c r="D11" t="s">
+        <v>51</v>
+      </c>
+      <c r="E11" t="s">
+        <v>52</v>
+      </c>
+      <c r="F11" t="s">
         <v>58</v>
       </c>
-      <c r="B11" t="s">
-[...5 lines deleted...]
-      <c r="D11" t="s">
+      <c r="G11" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="E11" t="s">
+      <c r="H11" t="s">
         <v>60</v>
-      </c>
-[...7 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>61</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>62</v>
+      </c>
+      <c r="D12" t="s">
+        <v>51</v>
+      </c>
+      <c r="E12" t="s">
+        <v>52</v>
+      </c>
+      <c r="F12" t="s">
+        <v>36</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="H12" t="s">
         <v>64</v>
-      </c>
-[...19 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>65</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>66</v>
+      </c>
+      <c r="D13" t="s">
+        <v>51</v>
+      </c>
+      <c r="E13" t="s">
+        <v>52</v>
+      </c>
+      <c r="F13" t="s">
+        <v>58</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="H13" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
         <v>69</v>
       </c>
-      <c r="B13" t="s">
-[...2 lines deleted...]
-      <c r="C13" t="s">
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>70</v>
+      </c>
+      <c r="D14" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F14" t="s">
+        <v>36</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="H14" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>73</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>40</v>
+      </c>
+      <c r="D15" t="s">
+        <v>74</v>
+      </c>
+      <c r="E15" t="s">
+        <v>75</v>
+      </c>
+      <c r="F15" t="s">
+        <v>76</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H15" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>79</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>80</v>
+      </c>
+      <c r="D16" t="s">
+        <v>74</v>
+      </c>
+      <c r="E16" t="s">
+        <v>75</v>
+      </c>
+      <c r="F16" t="s">
+        <v>81</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H16" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>84</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
         <v>21</v>
       </c>
-      <c r="D13" t="s">
-[...12 lines deleted...]
-        <v>71</v>
+      <c r="D17" t="s">
+        <v>74</v>
+      </c>
+      <c r="E17" t="s">
+        <v>75</v>
+      </c>
+      <c r="F17" t="s">
+        <v>58</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H17" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>87</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>88</v>
+      </c>
+      <c r="D18" t="s">
+        <v>74</v>
+      </c>
+      <c r="E18" t="s">
+        <v>75</v>
+      </c>
+      <c r="F18" t="s">
+        <v>89</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H18" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>92</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>93</v>
+      </c>
+      <c r="D19" t="s">
+        <v>74</v>
+      </c>
+      <c r="E19" t="s">
+        <v>75</v>
+      </c>
+      <c r="F19" t="s">
+        <v>81</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H19" t="s">
+        <v>95</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>