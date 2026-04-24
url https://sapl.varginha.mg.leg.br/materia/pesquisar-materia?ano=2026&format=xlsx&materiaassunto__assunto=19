--- v0 (2026-03-07)
+++ v1 (2026-04-24)
@@ -10,119 +10,341 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152" uniqueCount="97">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>5511</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>PLOL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária do Legislativo</t>
+  </si>
+  <si>
+    <t>Davi Martins</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5511/pl_fraldario.docx</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A OBRIGATORIEDADE DE INSTALAÇÃO DE FRALDÁRIOS EM PRAÇAS E PARQUES PÚBLICOS DO MUNICÍPIO DE VARGINHA, QUANDO DE SUA CONSTRUÇÃO OU REFORMA</t>
+  </si>
+  <si>
+    <t>5722</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>Professora Mônica Cardoso</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5722/monica_projeto_de_lei_revisado.docx</t>
+  </si>
+  <si>
+    <t>INSTITUI REGRAS PARA A IMPLANTAÇÃO DE EQUIPAMENTO PÚBLICOS, NOS TERMOS DA LEI MUNICIPAL N.° 7.166/2023.</t>
+  </si>
+  <si>
     <t>5475</t>
   </si>
   <si>
-    <t>2026</t>
-[...1 lines deleted...]
-  <si>
     <t>34</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Dandan</t>
   </si>
   <si>
     <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5475/danielrodrigues_-_requerimento34-2026.pdf</t>
   </si>
   <si>
     <t>Requer informações à Secretaria Municipal de Obras acerca das providências para prevenção de alagamentos na Rua José Braz Nogueira, nas proximidades do imóvel nº 39, no bairro Vila Barcelona.</t>
   </si>
   <si>
+    <t>5501</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>Alexandre Prado</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5501/alexandreprado_-_requerimento43-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer, por meio das secretarias competentes, para que informe a esta Casa Legislativa acerca das providências adotadas em relação às Indicações nº 24/2025 e nº 44/2025, de autoria deste vereador, que tratam da utilização de códigos de barras bidimensionais (QR Code) em placas de logradouros públicos e em placas de obras públicas municipais, com o objetivo de ampliar o acesso da população a informações de interesse público.</t>
+  </si>
+  <si>
+    <t>5552</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>Joãozinho Enfermeiro</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5552/joaomartins_-_requerimento60-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações acerca da possibilidade de destinação de terrenos públicos, especialmente aqueles localizados no Residencial São Judas Tadeu, anteriormente previstos para projetos habitacionais que não tiveram continuidade, para programas de construção de moradias por meio de mutirão.</t>
+  </si>
+  <si>
+    <t>5553</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5553/joaomartins_-_requerimento61-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações sobre estudos, planejamento e possíveis novos projetos voltados à construção de unidades habitacionais populares na cidade.</t>
+  </si>
+  <si>
+    <t>5710</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5710/danielrodrigues_-_requerimento95-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações sobre as obras de reforma e ampliação do canil municipal.</t>
+  </si>
+  <si>
+    <t>5714</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5714/carlosdavi_-_requerimento97-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer as seguintes informações relativas à Indicação 260 de 2025 que propôs a instalação de uma academia ao ar livre, um espaço de recreação infantil e, se possível, brinquedos adaptados para crianças com deficiência, na Praça da Mina, situada no Bairro Campos Elíseos.</t>
+  </si>
+  <si>
     <t>5427</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Ana Rios Fontoura</t>
   </si>
   <si>
     <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5427/indicacao_42_ana_rios.pdf</t>
   </si>
   <si>
     <t>Solicita apoio financeiro destinado à manutenção operacional e à execução do plano de trabalho do Clube dos Servidores Municipais.</t>
+  </si>
+  <si>
+    <t>5515</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>Marquinho da Cooperativa</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5515/marcoantonio_-_indicacao77-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a construção de sala de reunião, despensas, banheiros e cozinha no Campo do Bairro Canaã, conforme projeto já elaborado, cuja execução não foi concluída em razão da não destinação da emenda à entidade responsável.</t>
+  </si>
+  <si>
+    <t>5519</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>Pastor Faustinho</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5519/pastorfaustinho_-_indicacao79-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita construção de uma cozinha com área de convivência destinada aos servidores da Escola Municipal Professora Maria Aparecida de Abreu.</t>
+  </si>
+  <si>
+    <t>5522</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5522/monicacardoso_-_indicacao80-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a criação de um jardim comunitário na Rua Quinze de Novembro, ao lado do nº 148, no bairro Centro, com o plantio de flores, arbustos e outras espécies ornamentais, em terreno de propriedade do município sem utilização, atendendo a pedido de moradores do entorno, que se dispuseram a colaborar com a manutenção do espaço.</t>
+  </si>
+  <si>
+    <t>5590</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>Dudu Ottoni</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5590/eduardoottonifilho_-_indicacao112-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de obras para contenção de barranco na Rua Pedro Claudiano Soares, bairro Vila Mendes, em frente ao PSF que atende a localidade</t>
+  </si>
+  <si>
+    <t>5631</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5631/carlosdavi_-_indicacao129-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita estudo de viabilidade e providências necessárias visando à reforma da academia de rua existente e à implantação de um parque infantil na praça localizada entre as ruas Lídia de Alvarenga Carvalho e Geraldo Braz, no Bairro Carvalhos.</t>
+  </si>
+  <si>
+    <t>5632</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5632/carlosdavi_-_indicacao130-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita estudo de viabilidade e providências necessárias visando à construção de uma academia de rua e um playground infantil na região do Bairro Damasco, especialmente no terreno localizado na Rua Agenor Prado.</t>
+  </si>
+  <si>
+    <t>5713</t>
+  </si>
+  <si>
+    <t>164</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5713/carlosdavi_-_indicacao164-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a construção de banheiros públicos (masculino e feminino), instalação de bancos e implantação de área estruturada para a prática de exercícios físicos, com equipamentos como barra fixa, barras paralelas, prancha abdominal e estruturas de alongamento, na pista de caminhada da Alameda Olívia Bregalda.</t>
+  </si>
+  <si>
+    <t>5720</t>
+  </si>
+  <si>
+    <t>168</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5720/pastorfaustinho_-_indicacao168-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a adaptação da calçada da Praça Governador Benedito Valadares, com a implantação de rampa de acessibilidade.</t>
+  </si>
+  <si>
+    <t>5732</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>Zilda Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5732/zilda_-_indicacao175-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita realização de plantio de árvores de pequeno porte no parquinho localizado na Rua Alberto Bandolim, no bairro Bela Vista, bem como a avaliação da possibilidade de fechamento do espaço com instalação de tela, portão e ponto de água para manutenção.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -426,68 +648,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5475/danielrodrigues_-_requerimento34-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5427/indicacao_42_ana_rios.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5511/pl_fraldario.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5722/monica_projeto_de_lei_revisado.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5475/danielrodrigues_-_requerimento34-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5501/alexandreprado_-_requerimento43-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5552/joaomartins_-_requerimento60-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5553/joaomartins_-_requerimento61-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5710/danielrodrigues_-_requerimento95-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5714/carlosdavi_-_requerimento97-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5427/indicacao_42_ana_rios.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5515/marcoantonio_-_indicacao77-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5519/pastorfaustinho_-_indicacao79-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5522/monicacardoso_-_indicacao80-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5590/eduardoottonifilho_-_indicacao112-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5631/carlosdavi_-_indicacao129-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5632/carlosdavi_-_indicacao130-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5713/carlosdavi_-_indicacao164-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5720/pastorfaustinho_-_indicacao168-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5732/zilda_-_indicacao175-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H3"/>
+  <dimension ref="A1:H19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="24.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="111.5703125" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="174.28515625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -509,69 +731,501 @@
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
         <v>18</v>
       </c>
-      <c r="E3" t="s">
+      <c r="G3" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="F3" t="s">
+      <c r="H3" t="s">
         <v>20</v>
       </c>
-      <c r="G3" s="1" t="s">
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4" t="s">
         <v>21</v>
       </c>
-      <c r="H3" t="s">
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
         <v>22</v>
+      </c>
+      <c r="D4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E4" t="s">
+        <v>24</v>
+      </c>
+      <c r="F4" t="s">
+        <v>25</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H4" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" t="s">
+        <v>28</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D5" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" t="s">
+        <v>30</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H5" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>34</v>
+      </c>
+      <c r="D6" t="s">
+        <v>23</v>
+      </c>
+      <c r="E6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F6" t="s">
+        <v>35</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H6" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" t="s">
+        <v>38</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D7" t="s">
+        <v>23</v>
+      </c>
+      <c r="E7" t="s">
+        <v>24</v>
+      </c>
+      <c r="F7" t="s">
+        <v>35</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H7" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
+        <v>42</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>43</v>
+      </c>
+      <c r="D8" t="s">
+        <v>23</v>
+      </c>
+      <c r="E8" t="s">
+        <v>24</v>
+      </c>
+      <c r="F8" t="s">
+        <v>25</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H8" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>46</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>47</v>
+      </c>
+      <c r="D9" t="s">
+        <v>23</v>
+      </c>
+      <c r="E9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="H9" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>51</v>
+      </c>
+      <c r="D10" t="s">
+        <v>52</v>
+      </c>
+      <c r="E10" t="s">
+        <v>53</v>
+      </c>
+      <c r="F10" t="s">
+        <v>54</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="H10" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>58</v>
+      </c>
+      <c r="D11" t="s">
+        <v>52</v>
+      </c>
+      <c r="E11" t="s">
+        <v>53</v>
+      </c>
+      <c r="F11" t="s">
+        <v>59</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="H11" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>62</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>63</v>
+      </c>
+      <c r="D12" t="s">
+        <v>52</v>
+      </c>
+      <c r="E12" t="s">
+        <v>53</v>
+      </c>
+      <c r="F12" t="s">
+        <v>64</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="H12" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>67</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>68</v>
+      </c>
+      <c r="D13" t="s">
+        <v>52</v>
+      </c>
+      <c r="E13" t="s">
+        <v>53</v>
+      </c>
+      <c r="F13" t="s">
+        <v>18</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="H13" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>71</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>72</v>
+      </c>
+      <c r="D14" t="s">
+        <v>52</v>
+      </c>
+      <c r="E14" t="s">
+        <v>53</v>
+      </c>
+      <c r="F14" t="s">
+        <v>73</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H14" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>76</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>77</v>
+      </c>
+      <c r="D15" t="s">
+        <v>52</v>
+      </c>
+      <c r="E15" t="s">
+        <v>53</v>
+      </c>
+      <c r="F15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H15" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>80</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>81</v>
+      </c>
+      <c r="D16" t="s">
+        <v>52</v>
+      </c>
+      <c r="E16" t="s">
+        <v>53</v>
+      </c>
+      <c r="F16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H16" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>84</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>85</v>
+      </c>
+      <c r="D17" t="s">
+        <v>52</v>
+      </c>
+      <c r="E17" t="s">
+        <v>53</v>
+      </c>
+      <c r="F17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H17" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>88</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>89</v>
+      </c>
+      <c r="D18" t="s">
+        <v>52</v>
+      </c>
+      <c r="E18" t="s">
+        <v>53</v>
+      </c>
+      <c r="F18" t="s">
+        <v>64</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H18" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>92</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>93</v>
+      </c>
+      <c r="D19" t="s">
+        <v>52</v>
+      </c>
+      <c r="E19" t="s">
+        <v>53</v>
+      </c>
+      <c r="F19" t="s">
+        <v>94</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H19" t="s">
+        <v>96</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
+    <hyperlink ref="G4" r:id="rId3"/>
+    <hyperlink ref="G5" r:id="rId4"/>
+    <hyperlink ref="G6" r:id="rId5"/>
+    <hyperlink ref="G7" r:id="rId6"/>
+    <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>