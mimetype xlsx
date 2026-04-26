--- v0 (2026-03-07)
+++ v1 (2026-04-26)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="38">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -109,50 +109,65 @@
     <t>Indicação</t>
   </si>
   <si>
     <t>Pastor Faustinho</t>
   </si>
   <si>
     <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5375/pastorfaustinho_-_indicacao13-2026.pdf</t>
   </si>
   <si>
     <t>Solicita a poda das árvores localizadas na Avenida Rui Barbosa, no Centro.</t>
   </si>
   <si>
     <t>5404</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Joãozinho Enfermeiro</t>
   </si>
   <si>
     <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5404/joaomartins_-_indicacao29-2026.pdf</t>
   </si>
   <si>
     <t>Solicita avaliação de possibilidade de realização de poda preventiva das árvores com frutos de grande porte, especialmente da espécie Sapucaia (Lecythis pisonis), localizadas na Praça da Avenida Rio Branco, no encontro com a Rua Santa Cruz, e também no Ponto Central, localizado na Praça Getúlio Vargas.</t>
+  </si>
+  <si>
+    <t>5643</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>Professora Mônica Cardoso</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5643/monicacardoso_-_indicacao136-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a implementação da arborização urbana e a adequação da composição dos órgãos ambientais no âmbito do Código Municipal do Meio Ambiente do Município de Varginha.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -456,66 +471,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5363/danielrodrigues_-_requerimento4-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5393/brunoleandro_-_requerimento11-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5375/pastorfaustinho_-_indicacao13-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5404/joaomartins_-_indicacao29-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5363/danielrodrigues_-_requerimento4-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5393/brunoleandro_-_requerimento11-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5375/pastorfaustinho_-_indicacao13-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5404/joaomartins_-_indicacao29-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5643/monicacardoso_-_indicacao136-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H5"/>
+  <dimension ref="A1:H6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="20.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="24.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="110.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -606,56 +621,83 @@
       <c r="A5" t="s">
         <v>28</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>29</v>
       </c>
       <c r="D5" t="s">
         <v>23</v>
       </c>
       <c r="E5" t="s">
         <v>24</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H5" t="s">
         <v>32</v>
       </c>
     </row>
+    <row r="6" spans="1:8">
+      <c r="A6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>34</v>
+      </c>
+      <c r="D6" t="s">
+        <v>23</v>
+      </c>
+      <c r="E6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F6" t="s">
+        <v>35</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H6" t="s">
+        <v>37</v>
+      </c>
+    </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
+    <hyperlink ref="G6" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>