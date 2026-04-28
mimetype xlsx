--- v0 (2026-03-07)
+++ v1 (2026-04-28)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="240" uniqueCount="141">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -90,95 +90,173 @@
   <si>
     <t>Cássio Chiodi</t>
   </si>
   <si>
     <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5473/cassio_pl_merenda_professores_revisado1.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXTENSÃO DO FORNECIMENTO DA MERENDA ESCOLAR AOS PROFESSORES E DEMAIS PROFISSIONAIS DA EDUCAÇÃO EM EFETIVO EXERCÍCIO NAS UNIDADES DA REDE PÚBLICA MUNICIPAL DE ENSINO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5477</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Davi Martins</t>
   </si>
   <si>
     <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5477/pl___institui_a_politica_municipal_de_transparencia_dos_indicadores_de_desempenho_educacional_da_rede_publica_municipal_de_ensino_e_da_outras_providencias_corrigida.docx</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE TRANSPARÊNCIA DOS INDICADORES DE DESEMPENHO EDUCACIONAL DA REDE PÚBLICA MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
+    <t>5674</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>Dandan</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5674/pl___utilidade_publica___karate1.docx</t>
+  </si>
+  <si>
+    <t>DECLARA DE UTILIDADE PÚBLICA MUNICIPAL A ASSOCIAÇÃO KYOKUSHIN OYAMA DE VARGINHA</t>
+  </si>
+  <si>
     <t>5464</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Alexandre Prado</t>
   </si>
   <si>
     <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5464/alexandreprado_-_requerimento28-2026.pdf</t>
   </si>
   <si>
     <t>Requer informações referentes à indicação nº 2/2025, que sugeriu a criação do Programa Direito nas Escolas:</t>
   </si>
   <si>
     <t>5472</t>
   </si>
   <si>
-    <t>32</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5472/cassiochiodi_-_requerimento32-2026.pdf</t>
   </si>
   <si>
     <t>Requer informações a respeito do processo de compra do material didático que foi distribuído na rede pública municipal de ensino.</t>
   </si>
   <si>
     <t>5478</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5478/carlosdavi_-_requerimento35-2026.pdf</t>
   </si>
   <si>
     <t>Requer informações à Secretaria Municipal de Educação.</t>
   </si>
   <si>
+    <t>5567</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>Zé Morais</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5567/josemorais_-_requerimento65-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações relativas à indicação nº 117/2025, que trata da possibilidade de realização de estudo visando à criação de um parque sensorial para crianças e jovens portadores de Transtorno do Espectro Autista (TEA), no Varginha Tênis Clube (VTC).</t>
+  </si>
+  <si>
+    <t>5627</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5627/cassiochiodi_-_requerimento76-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a convocação da Secretária Municipal de Educação, Senhora Juliana de Paula Mendonça, para comparecer perante esta Casa Legislativa, em data a ser designada, a fim de prestar esclarecimentos, de forma breve, sobre pautas fundamentais da educação.</t>
+  </si>
+  <si>
+    <t>5664</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5664/alexandreprado_-_requerimento82-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer, por meio da Secretaria Municipal de Educação, para que informe a esta Casa Legislativa acerca das providências adotadas em relação à proposta de implementação do projeto “Conecte com Consciência” nas escolas de ensino fundamental da rede pública municipal.</t>
+  </si>
+  <si>
+    <t>5671</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5671/cassiochiodi_-_requerimento84-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações sobre a divisão da Escola Municipal São José em dois endereços, incluindo questões relacionadas à gestão escolar, recursos humanos, manutenção predial, infraestrutura, condições sanitárias e atendimento das solicitações encaminhadas à Secretaria de Educação.</t>
+  </si>
+  <si>
+    <t>5688</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>Professora Mônica Cardoso</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5688/monicacardoso_-_requerimento90-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações relativas ao cumprimento dos direitos trabalhistas e educacionais dos profissionais de educação do Município de Varginha</t>
+  </si>
+  <si>
     <t>5394</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5394/cassiochiodi_-_indicacao23-2026.pdf</t>
   </si>
   <si>
     <t>Solicita a regulamentação e o reconhecimento, no âmbito do Município, da Lei Federal nº 15.326, de 6 de janeiro de 2026, que inclui oficialmente os profissionais da Educação Infantil (creches e pré-escolas) na carreira do magistério.</t>
   </si>
   <si>
     <t>5438</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5438/indicacao_44_davi_martins.pdf</t>
@@ -193,50 +271,212 @@
     <t>58</t>
   </si>
   <si>
     <t>Ana Rios Fontoura</t>
   </si>
   <si>
     <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5465/anarios_-_indicacao58-2026.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de cobertura na escadaria de acesso à Escola Municipal Professora Helena Reis, faixa elevada para travessia de pedestres e alteração da abertura do portão de entrada e saída dos professores, situada na Alameda das Garças, bairro Jardim Cidade Nova e, na Rua Oswaldo Augusto Sigiane, a implantação de faixa elevada para travessia de pedestres em frente à creche da referida unidade escolar e mão única da via no sentido descendente.</t>
   </si>
   <si>
     <t>5487</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Pastor Faustinho</t>
   </si>
   <si>
     <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5487/pastorfaustinho_-_indicacao63-2026.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam adotadas as providências necessárias para o forramento de todas as estruturas metálicas aparentes dos telhados da Escola Municipal Professor Wanderley Bueno de Oliveira, nos moldes do serviço já executado no refeitório, como medida para coibir a infestação de pombos.</t>
+  </si>
+  <si>
+    <t>5508</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5508/cassiochiodi_-_indicacao74-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita realização de estudos técnicos para o fornecimento de merenda escolar aos professores e demais profissionais da educação em efetivo exercício nas unidades de ensino da rede pública municipal.</t>
+  </si>
+  <si>
+    <t>5518</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5518/pastorfaustinho_-_indicacao78-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita realização de melhorias na Escola Municipal Leda Maria Pinto Lúcio, como: a instalação de corredores cobertos da recepção até as salas de aula, refeitório e rampas de acessibilidade, instalação de grade no entorno da escola no gramado que dá acesso ao barranco, fixação do portão que dá acesso às escadas, manutenção do corrimão que teve a estrutura afetada pelo portão que não está fixado, fixação dos brinquedos do parquinho, plantação de grama na área externa onde há terra exposta e fechamento de buracos existentes no muro.</t>
+  </si>
+  <si>
+    <t>5519</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5519/pastorfaustinho_-_indicacao79-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita construção de uma cozinha com área de convivência destinada aos servidores da Escola Municipal Professora Maria Aparecida de Abreu.</t>
+  </si>
+  <si>
+    <t>5523</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>Thulyo Paiva</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5523/thulyo_-_indicacao81-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de estudos de viabilidade técnica visando à construção de um anexo para ampliação do CEMEI Marília Valle e Costa, em terreno pertencente à Prefeitura.</t>
+  </si>
+  <si>
+    <t>5543</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5543/cassiochiodi_-_indicacao91-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de estudos técnicos para a celebração de convênios com instituições de ensino superior privadas do município de Varginha que possuam vagas ociosas em cursos da área da saúde, com o objetivo de instituir incentivo financeiro destinado a estudantes inscritos no Cadastro Único (CadÚnico), visando ampliar o acesso ao ensino superior e promover a formação de profissionais da área da saúde no município.</t>
+  </si>
+  <si>
+    <t>5560</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5560/monicacardoso_-_indicacao99-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja estendido para até às 18h, o horário de funcionamento das creches municipais.</t>
+  </si>
+  <si>
+    <t>5561</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5561/monicacardoso_-_indicacao100-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja concedido passe livre aos estudantes universitários matriculados no município de Varginha.</t>
+  </si>
+  <si>
+    <t>5623</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5623/anarios_-_indicacao126-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de reforma geral no CEMEI Clery Forjas Loureiro.</t>
+  </si>
+  <si>
+    <t>5665</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5665/alexandreprado_-_indicacao144-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a implementação de programa de orientação parental e fortalecimento de vínculos familiares, com base em metodologias estruturadas como o modelo ACT (Adult Children), voltado a pais e responsáveis de crianças e adolescentes, especialmente na faixa etária de 10 a 14 anos.</t>
+  </si>
+  <si>
+    <t>5682</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>Miguel da Saúde</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5682/miguellima_-_indicacao149-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a implantação de uma unidade do Colégio Tiradentes da PMMG no município de Varginha/MG.</t>
+  </si>
+  <si>
+    <t>5687</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5687/monicacardoso_-_indicacao153-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que estude a possibilidade de encaminhar a esta Casa Legislativa Projeto de Lei promovendo alterações na Lei Municipal nº 5.916/2014, alterada pela Lei nº 7.056/2022, que dispõe sobre o pagamento de abono com recursos remanescentes do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação – FUNDEB.</t>
+  </si>
+  <si>
+    <t>5704</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5704/anarios_-_indicacao161-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de melhorias estruturais no Cemei Girassol, localizado na av. Boa Vista, nº 220, bairro Parque Boa Vista.</t>
+  </si>
+  <si>
+    <t>5705</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5705/anarios_-_indicacao162-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de melhorias estruturais no Cemei Mundo Encantado, localizada na rua Élvio Paiva, nº 280, bairro Padre Vitor.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -540,66 +780,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5430/minuta_projeto_de_lei_alergia1.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5473/cassio_pl_merenda_professores_revisado1.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5477/pl___institui_a_politica_municipal_de_transparencia_dos_indicadores_de_desempenho_educacional_da_rede_publica_municipal_de_ensino_e_da_outras_providencias_corrigida.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5464/alexandreprado_-_requerimento28-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5472/cassiochiodi_-_requerimento32-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5478/carlosdavi_-_requerimento35-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5394/cassiochiodi_-_indicacao23-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5438/indicacao_44_davi_martins.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5465/anarios_-_indicacao58-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5487/pastorfaustinho_-_indicacao63-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5430/minuta_projeto_de_lei_alergia1.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5473/cassio_pl_merenda_professores_revisado1.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5477/pl___institui_a_politica_municipal_de_transparencia_dos_indicadores_de_desempenho_educacional_da_rede_publica_municipal_de_ensino_e_da_outras_providencias_corrigida.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5674/pl___utilidade_publica___karate1.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5464/alexandreprado_-_requerimento28-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5472/cassiochiodi_-_requerimento32-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5478/carlosdavi_-_requerimento35-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5567/josemorais_-_requerimento65-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5627/cassiochiodi_-_requerimento76-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5664/alexandreprado_-_requerimento82-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5671/cassiochiodi_-_requerimento84-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5688/monicacardoso_-_requerimento90-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5394/cassiochiodi_-_indicacao23-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5438/indicacao_44_davi_martins.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5465/anarios_-_indicacao58-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5487/pastorfaustinho_-_indicacao63-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5508/cassiochiodi_-_indicacao74-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5518/pastorfaustinho_-_indicacao78-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5519/pastorfaustinho_-_indicacao79-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5523/thulyo_-_indicacao81-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5543/cassiochiodi_-_indicacao91-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5560/monicacardoso_-_indicacao99-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5561/monicacardoso_-_indicacao100-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5623/anarios_-_indicacao126-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5665/alexandreprado_-_indicacao144-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5682/miguellima_-_indicacao149-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5687/monicacardoso_-_indicacao153-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5704/anarios_-_indicacao161-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5705/anarios_-_indicacao162-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H11"/>
+  <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="20.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="24.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="235" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -675,233 +915,746 @@
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>24</v>
       </c>
       <c r="H4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>26</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>27</v>
       </c>
       <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
         <v>28</v>
       </c>
-      <c r="E5" t="s">
+      <c r="G5" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="F5" t="s">
+      <c r="H5" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>32</v>
+      </c>
+      <c r="D6" t="s">
         <v>33</v>
       </c>
-      <c r="B6" t="s">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="E6" t="s">
         <v>34</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" t="s">
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="H6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="D7" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="E7" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="F7" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>39</v>
       </c>
       <c r="H7" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>41</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
         <v>42</v>
       </c>
       <c r="D8" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" t="s">
+        <v>34</v>
+      </c>
+      <c r="F8" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="E8" t="s">
+      <c r="H8" t="s">
         <v>44</v>
-      </c>
-[...7 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>46</v>
+      </c>
+      <c r="D9" t="s">
+        <v>33</v>
+      </c>
+      <c r="E9" t="s">
+        <v>34</v>
+      </c>
+      <c r="F9" t="s">
         <v>47</v>
       </c>
-      <c r="B9" t="s">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+      <c r="G9" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="D9" t="s">
-[...8 lines deleted...]
-      <c r="G9" s="1" t="s">
+      <c r="H9" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
         <v>51</v>
       </c>
-      <c r="B10" t="s">
-[...2 lines deleted...]
-      <c r="C10" t="s">
+      <c r="D10" t="s">
+        <v>33</v>
+      </c>
+      <c r="E10" t="s">
+        <v>34</v>
+      </c>
+      <c r="F10" t="s">
+        <v>18</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="D10" t="s">
-[...5 lines deleted...]
-      <c r="F10" t="s">
+      <c r="H10" t="s">
         <v>53</v>
-      </c>
-[...4 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>54</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>55</v>
+      </c>
+      <c r="D11" t="s">
+        <v>33</v>
+      </c>
+      <c r="E11" t="s">
+        <v>34</v>
+      </c>
+      <c r="F11" t="s">
+        <v>35</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="B11" t="s">
-[...2 lines deleted...]
-      <c r="C11" t="s">
+      <c r="H11" t="s">
         <v>57</v>
       </c>
-      <c r="D11" t="s">
-[...5 lines deleted...]
-      <c r="F11" t="s">
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
         <v>58</v>
       </c>
-      <c r="G11" s="1" t="s">
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
         <v>59</v>
       </c>
-      <c r="H11" t="s">
+      <c r="D12" t="s">
+        <v>33</v>
+      </c>
+      <c r="E12" t="s">
+        <v>34</v>
+      </c>
+      <c r="F12" t="s">
+        <v>18</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>60</v>
+      </c>
+      <c r="H12" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>62</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>63</v>
+      </c>
+      <c r="D13" t="s">
+        <v>33</v>
+      </c>
+      <c r="E13" t="s">
+        <v>34</v>
+      </c>
+      <c r="F13" t="s">
+        <v>64</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="H13" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>67</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>68</v>
+      </c>
+      <c r="D14" t="s">
+        <v>69</v>
+      </c>
+      <c r="E14" t="s">
+        <v>70</v>
+      </c>
+      <c r="F14" t="s">
+        <v>18</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="H14" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>73</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>74</v>
+      </c>
+      <c r="D15" t="s">
+        <v>69</v>
+      </c>
+      <c r="E15" t="s">
+        <v>70</v>
+      </c>
+      <c r="F15" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H15" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>77</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>78</v>
+      </c>
+      <c r="D16" t="s">
+        <v>69</v>
+      </c>
+      <c r="E16" t="s">
+        <v>70</v>
+      </c>
+      <c r="F16" t="s">
+        <v>79</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H16" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>82</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>83</v>
+      </c>
+      <c r="D17" t="s">
+        <v>69</v>
+      </c>
+      <c r="E17" t="s">
+        <v>70</v>
+      </c>
+      <c r="F17" t="s">
+        <v>84</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H17" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>87</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>88</v>
+      </c>
+      <c r="D18" t="s">
+        <v>69</v>
+      </c>
+      <c r="E18" t="s">
+        <v>70</v>
+      </c>
+      <c r="F18" t="s">
+        <v>18</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H18" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>91</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>92</v>
+      </c>
+      <c r="D19" t="s">
+        <v>69</v>
+      </c>
+      <c r="E19" t="s">
+        <v>70</v>
+      </c>
+      <c r="F19" t="s">
+        <v>84</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H19" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>95</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>96</v>
+      </c>
+      <c r="D20" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" t="s">
+        <v>70</v>
+      </c>
+      <c r="F20" t="s">
+        <v>84</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H20" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>99</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>100</v>
+      </c>
+      <c r="D21" t="s">
+        <v>69</v>
+      </c>
+      <c r="E21" t="s">
+        <v>70</v>
+      </c>
+      <c r="F21" t="s">
+        <v>101</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H21" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>104</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>105</v>
+      </c>
+      <c r="D22" t="s">
+        <v>69</v>
+      </c>
+      <c r="E22" t="s">
+        <v>70</v>
+      </c>
+      <c r="F22" t="s">
+        <v>18</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H22" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>108</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>109</v>
+      </c>
+      <c r="D23" t="s">
+        <v>69</v>
+      </c>
+      <c r="E23" t="s">
+        <v>70</v>
+      </c>
+      <c r="F23" t="s">
+        <v>64</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="H23" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>112</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>113</v>
+      </c>
+      <c r="D24" t="s">
+        <v>69</v>
+      </c>
+      <c r="E24" t="s">
+        <v>70</v>
+      </c>
+      <c r="F24" t="s">
+        <v>64</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="H24" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>116</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>117</v>
+      </c>
+      <c r="D25" t="s">
+        <v>69</v>
+      </c>
+      <c r="E25" t="s">
+        <v>70</v>
+      </c>
+      <c r="F25" t="s">
+        <v>79</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="H25" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>120</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>121</v>
+      </c>
+      <c r="D26" t="s">
+        <v>69</v>
+      </c>
+      <c r="E26" t="s">
+        <v>70</v>
+      </c>
+      <c r="F26" t="s">
+        <v>35</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="H26" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>124</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>125</v>
+      </c>
+      <c r="D27" t="s">
+        <v>69</v>
+      </c>
+      <c r="E27" t="s">
+        <v>70</v>
+      </c>
+      <c r="F27" t="s">
+        <v>126</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="H27" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>129</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>130</v>
+      </c>
+      <c r="D28" t="s">
+        <v>69</v>
+      </c>
+      <c r="E28" t="s">
+        <v>70</v>
+      </c>
+      <c r="F28" t="s">
+        <v>64</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="H28" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>133</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>134</v>
+      </c>
+      <c r="D29" t="s">
+        <v>69</v>
+      </c>
+      <c r="E29" t="s">
+        <v>70</v>
+      </c>
+      <c r="F29" t="s">
+        <v>79</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="H29" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>137</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>138</v>
+      </c>
+      <c r="D30" t="s">
+        <v>69</v>
+      </c>
+      <c r="E30" t="s">
+        <v>70</v>
+      </c>
+      <c r="F30" t="s">
+        <v>79</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="H30" t="s">
+        <v>140</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>