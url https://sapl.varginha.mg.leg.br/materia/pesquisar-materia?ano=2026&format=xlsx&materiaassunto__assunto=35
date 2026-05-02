--- v0 (2026-03-07)
+++ v1 (2026-05-02)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="296" uniqueCount="165">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="656" uniqueCount="347">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -168,50 +168,137 @@
   <si>
     <t>41</t>
   </si>
   <si>
     <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5492/thulyo_-_requerimento41-2026.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o plano de execução da duplicação do trecho entre Varginha e Três Corações, na altura da Ponte da Palmela.</t>
   </si>
   <si>
     <t>5495</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Zilda Silva</t>
   </si>
   <si>
     <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5495/zilda_-_requerimento42-2026.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca do planejamento de continuidade das obras de revitalização da área central e comercial do município, especialmente nas vias Rua Deputado Ribeiro de Resende; Rua Presidente Antônio Carlos; Rua Delfim Moreira; “Calçadão” da área central.</t>
   </si>
   <si>
+    <t>5586</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5586/danielrodrigues_-_requerimento69-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações sobre o Ponto Central de Transporte Público e esclarecimentos sobre informações prestadas em resposta ao Requerimento nº 12/2026.</t>
+  </si>
+  <si>
+    <t>5618</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>Afonso Monticeli</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5618/afonsomonticelli_-_requerimento75-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações sobre a fiscalização do adequado das vagas destinadas a idosos e pessoas com deficiência (cadeirantes) e regulamentação do tema.</t>
+  </si>
+  <si>
+    <t>5629</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5629/danielrodrigues_-_requerimento78-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações quanto a melhorias no Terminal Rodoviário Municipal, que também passou a concentrar ponto de embarque e desembarque do transporte coletivo urbano.</t>
+  </si>
+  <si>
+    <t>5717</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5717/joaomartins_-_requerimento98-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações sobre a possibilidade de alteração no itinerário da linha de ônibus que atende os bairros Novo Tempo, Carvalhos, Cruzeiro do Sul e Imperial, para que passe pelo Via Café Shopping Center, localizado na Rua Humberto Pizzo, no bairro Jardim Petrópolis.</t>
+  </si>
+  <si>
+    <t>5731</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5731/zilda_-_requerimento101-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações acerca do planejamento de linha dos ônibus de transporte público cujos trajetos compreendem o bairro Sagrado Coração, mais especificamente a linha 19.</t>
+  </si>
+  <si>
+    <t>5752</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5752/danielrodrigues_-_requerimento105-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações acerca da concessão de gratuidade no transporte público municipal para os alunos que participam das atividades promovidas pela Secretaria Municipal de Esporte e Lazer – SEMEL.</t>
+  </si>
+  <si>
+    <t>5761</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5761/joaomartins_-_requerimento110-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações sobre a possibilidade de implantação de ciclovia na Avenida Mário Cândido de Oliveira (Avenida Perimetral).</t>
+  </si>
+  <si>
     <t>5366</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Davi Martins</t>
   </si>
   <si>
     <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5366/carlosdavi_-_indicacao7-2026.pdf</t>
   </si>
   <si>
     <t>Solicita providências urgentes na Avenida Rogassiano Francisco Coelho, especialmente no que se refere à recuperação do pavimento asfáltico, à drenagem pluvial, à implantação de calçadas e à organização do tráfego de veículos pesados.</t>
   </si>
   <si>
     <t>5372</t>
   </si>
   <si>
     <t>Pastor Faustinho</t>
@@ -505,50 +592,513 @@
     <t>Solicita construção de calçada em toda a extensão da Rua Abrãao Caineli, no bairro Vargem.</t>
   </si>
   <si>
     <t>5493</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5493/josemorais_-_indicacao67-2026.pdf</t>
   </si>
   <si>
     <t>Solicita continuidade do asfaltamento da estrada do Salto após o Grupo Unis, até a região conhecida como “Cachoeira do Salto”.</t>
   </si>
   <si>
     <t>5494</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5494/josemorais_-_indicacao68-2026.pdf</t>
   </si>
   <si>
     <t>Solicita continuidade do asfaltamento da estrada que dá acesso à região conhecida como Mascatinho.</t>
+  </si>
+  <si>
+    <t>5500</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5500/alexandreprado_-_indicacao70-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja determinado aos órgãos competentes a realização de estudos técnicos, jurídicos e administrativos para verificar a viabilidade de criação, no âmbito do Município, de programa educativo e voluntário relacionado às infrações de trânsito de competência municipal, com eventual estímulo à doação de sangue e ao cadastro de doador de medula óssea.</t>
+  </si>
+  <si>
+    <t>5503</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5503/anarios_-_indicacao72-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita instalação de ponto de ônibus com abrigo e assento na Rua Cecília Geraldelli Zanatelli, em frente ao imóvel de número 280, no bairro San Marino.</t>
+  </si>
+  <si>
+    <t>5512</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5512/ind_dudu_rua_felicia_teixeira_xavier1.docx</t>
+  </si>
+  <si>
+    <t>Solicita o recapeamento asfáltico e revitalização da sinalização horizontal de trânsito em toda a extensão da Rua Felícia Teixeira Xavier, no bairro Jardim Orlândia.</t>
+  </si>
+  <si>
+    <t>5526</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5526/josemorais_-_indicacao83-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita recapeamento asfáltico na Rua Otavio pimenta de Morais, no bairro Bom Pastor.</t>
+  </si>
+  <si>
+    <t>5527</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5527/josemorais_-_indicacao84-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita o asfaltamento do trecho que liga o Aeroporto de Varginha até a Acrenoc.</t>
+  </si>
+  <si>
+    <t>5539</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5539/anarios_-_indicacao88-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita asfaltamento, calçamento e drenagem pluvial no trecho compreendido entre a Av. Celina Ferreira Ottoni e a Rua Rosendo Teófilo da Silva, onde está situada a Igreja Assembleia de Deus, no bairro Nossa Senhora das Graças.</t>
+  </si>
+  <si>
+    <t>5555</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>Marquinho da Cooperativa</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5555/marcoantonio_-_indicacao95-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja realizado o recapeamento asfáltico em toda a extensão da Rua Newton do Prado Cardoso, no Bairro Imaculada.</t>
+  </si>
+  <si>
+    <t>5558</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5558/pastorfaustinho_-_indicacao97-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita construção de calçada na Avenida Celina Ferreira Ottoni, no trecho entre a UPA e a Avenida Projetada, nas imediações da empresa Proluminas.</t>
+  </si>
+  <si>
+    <t>5563</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5563/thulyo_-_indicacao101-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita correção da sinalização horizontal de trânsito no cruzamento da Rua Aristides Paiva com a Rua Gabriel Penha de Paiva, tendo em vista que a pintura da indicação de “PARE” encontra-se posicionada muito recuada em relação ao cruzamento, prejudicando a visibilidade dos condutores que saem da Rua Aristides Paiva para acessar a Rua Gabriel Penha de Paiva, comprometendo a segurança viária no local.</t>
+  </si>
+  <si>
+    <t>5575</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5575/alexandreprado_-_indicacao104-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a construção de uma rotatória na interseção das seguintes vias: Avenida Rogassiano Francisco Coelho, Rua Humberto Telles Junior e Rua Bráz Regina, localizadas no bairro Nova Varginha.</t>
+  </si>
+  <si>
+    <t>5581</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>Bruno Leandro Coletor</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5581/brunoleandro_-_indicacao109-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que sejam adotadas, com urgência, as seguintes providências na Avenida Manoel Augusto da Silva, localizada no bairro Portinari:_x000D_
+_x000D_
+Instalação de radares educativos para controle de velocidade, conforme anteriormente acordado após intervenções realizadas no local;_x000D_
+Implantação de sistema de monitoramento por câmeras na referida avenida e na praça existente na via;_x000D_
+Reforço da fiscalização de trânsito, especialmente no período noturno, com o objetivo de coibir práticas perigosas como “rachas”, manobras irregulares por motociclistas e perturbação do sossego público.</t>
+  </si>
+  <si>
+    <t>5592</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5592/joaomartins_-_indicacao113-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita instalação de placa de sinalização proibindo a conversão à esquerda para veículos de grande porte, na esquina entre a Rua Gabriel Penha de Paiva e a Rua Aracy Pinto Paiva, no bairro Vila Paiva.</t>
+  </si>
+  <si>
+    <t>5604</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5604/thulyo_-_indicacao118-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita realização de melhorias na região da Vargem, especialmente a reforma da ponte de pedestres localizada ao lado da unidade de zoonoses, bem como o asfaltamento da Rua Alzira Reguim de Souza, situada ao lado da referida ponte, no trecho próximo ao nº 105.</t>
+  </si>
+  <si>
+    <t>5605</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5605/josemorais_-_indicacao119-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita o asfaltamento da estrada rural que dá acesso a região popularmente conhecida como “Barreiro”. Sugere-se que o trecho a ser asfaltado tenha início em frente à entrada da Marina Aquanática, estendendo-se até a Igreja Nossa Senhora Aparecida.</t>
+  </si>
+  <si>
+    <t>5606</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5606/josemorais_-_indicacao120-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita o asfaltamento da estrada rural que dá acesso a região popularmente conhecida como “Galante” (Estrada Varginha-150).</t>
+  </si>
+  <si>
+    <t>5609</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5609/zilda_-_indicacao121-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita realização de estudo de viabilidade para ampliação dos horários e eventual adequação do itinerário das linhas de transporte coletivo que atendem os bairros Santa Luzia e Sagrado Coração.</t>
+  </si>
+  <si>
+    <t>5616</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5616/afonsomonticelli_-_indicacao122-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a instalação de um semáforo na Praça Santa Cruz na confluência com a Rua Santa Cruz.</t>
+  </si>
+  <si>
+    <t>5619</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5619/alexandreprado_-_indicacao123-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de estudos para implantação de ciclovia nas proximidades do Centro de Eventos Mauro Brito.</t>
+  </si>
+  <si>
+    <t>5625</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5625/brunoleandro_-_indicacao128-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita estudo de viabilidade técnica, econômica e financeira para a implantação da tarifa zero no transporte público municipal.</t>
+  </si>
+  <si>
+    <t>5638</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5638/joaomartins_-_indicacao132-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita instalação de barras de proteção no ponto onde se encontram as Avenidas Mário Cândido de Oliveira (Avenida Perimetral) e Celina Ferreira Ottoni.</t>
+  </si>
+  <si>
+    <t>5641</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>Miguel da Saúde</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5641/miguellima_-_indicacao134-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que sejam realizados estudos técnicos visando à abertura de via pública interligando a Rua Antônio Galvão, no Bairro Boa Vista, à Rua Francisco de Souza Pinto, no Bairro Vila Pinto II.</t>
+  </si>
+  <si>
+    <t>5642</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5642/pastorfaustinho_-_indicacao135-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a recuperação do asfalto na Rua Marcos Vinícius Bandoni, no bairro Imperial.</t>
+  </si>
+  <si>
+    <t>5647</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5647/josemorais_-_indicacao139-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a continuidade do asfaltamento da estrada rural que dá acesso ao Morro Grande, Vila Rica, Sítios e Fazendas.</t>
+  </si>
+  <si>
+    <t>5648</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5648/josemorais_-_indicacao140-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita o estudo de viabilidade para o asfaltamento do trecho que dá acesso à Unidade Básica de Saúde — UBS Vista Alegre.</t>
+  </si>
+  <si>
+    <t>5663</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5663/afonsomonticelli_-_indicacao143-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de intervenções de sinalização e segurança viária na Rua Dr. José de Rezende Pinto, na altura do número 200, em frente ao Colégio Ágape.</t>
+  </si>
+  <si>
+    <t>5690</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5690/josemorais_-_indicacao154-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita o asfaltamento da estrada rural que dá acesso a Serrinha até as proximidades da Igreja Nossa Senhora do Perpétuo Socorro</t>
+  </si>
+  <si>
+    <t>5692</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5692/josemorais_-_indicacao155-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita o asfaltamento na estrada rural que dá acesso a Escola Municipal Paulo Candido de Figueiredo, na Região dos Coqueiros.</t>
+  </si>
+  <si>
+    <t>5694</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5694/zilda_-_indicacao157-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita instalação de um poste de iluminação pública na Rua Antônio Bregalda, nas proximidades do ponto de ônibus localizado abaixo da Escola Municipal Mateus Tavares, no bairro Sete de Outubro.</t>
+  </si>
+  <si>
+    <t>5700</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5700/afonsomonticeli_-_indicacao158-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de recapeamento asfáltico, bem como a reforma e revitalização das sinalizações vertical e horizontal em toda a extensão da Avenida Plínio Salgado.</t>
+  </si>
+  <si>
+    <t>5729</t>
+  </si>
+  <si>
+    <t>174</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5729/josemorais_-_indicacao174-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a reiteração da Indicação nº 116, em que o vereador pediu a implantação de uma faixa de pedestre na Avenida dos Imigrantes, bairro São Sebastião, nas proximidades do Laboratório Frota</t>
+  </si>
+  <si>
+    <t>5741</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5741/afonsomonticeli_-_indicacao176-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de operação tapa-buraco na Rua Tolstoi Teixeira Reis, em frente ao número 55, bem como a melhoria da sinalização horizontal da Rua Lione Claudino Zati, ambas localizadas no bairro Sete de Outubro, nas proximidades da Escola Municipal Matheus Tavares, caracterizando-se como área escolar.</t>
+  </si>
+  <si>
+    <t>5746</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5746/anarios_-_indicacao180-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita atualização da legislação municipal a respeito das calçadas, conforme resposta ao Requerimento n. 111/2025, desta Vereadora, estipulando altura, largura, rebaixamento, tipos de pisos, degraus, aclividade/declividade e plantio de árvores, bem como adequação às normas de acessibilidade e segurança para os transeuntes.</t>
+  </si>
+  <si>
+    <t>5755</t>
+  </si>
+  <si>
+    <t>182</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5755/carlosdavi_-_indicacao182-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de recapeamento asfáltico, limpeza de entulhos e construção de calçada na Rua Estevam Biscaro, localizada no Bairro Jardim Sion.</t>
+  </si>
+  <si>
+    <t>5756</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5756/eduardoottonifilho_-_indicacao183-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita o recapeamento asfáltico em toda extensão da via situada em frente ao condomínio industrial, com acesso à Rodovia BR-491, na altura do km 04.</t>
+  </si>
+  <si>
+    <t>5765</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5765/pastorfaustinho_-_indicacao185-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a instalação de abrigo de ônibus no ponto localizado na Avenida Agenor Aguinaldo Braga, no bairro Vila Verde.</t>
+  </si>
+  <si>
+    <t>5772</t>
+  </si>
+  <si>
+    <t>188</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5772/josemorais_-_indicacao188-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita realização de recapeamento asfáltico no trecho que dá acesso à entrada do Recanto da Barra, nas margens do Rio Verde, entre o cruzamento da Estrada da Flora até a linha férrea, totalizando mais ou menos 800 metros.</t>
+  </si>
+  <si>
+    <t>5773</t>
+  </si>
+  <si>
+    <t>189</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5773/josemorais_-_indicacao189-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a instalação de sinalização vertical e horizontal no trecho recentemente recapeado, trecho compreendido entre a Proluminas e a divisa dos municípios Varginha e Flora.</t>
+  </si>
+  <si>
+    <t>5774</t>
+  </si>
+  <si>
+    <t>190</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5774/zilda_-_indicacao190-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita vistoria na Avenida Pasteur, nas proximidades da Avenida Fleming, com adoção de medidas de segurança viária, como redutor de velocidade ou alteração de sentido, devido ao risco de acidentes no local.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -852,67 +1402,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5364/danielrodrigues_-_requerimento5-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5376/thulyo_-_requerimento9-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5397/daniel_-_requerimento12-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5398/daniel_-_requerimento13-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5405/joaomartins_-_requerimento14-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5415/josemorais_-_requerimento16-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5437/requerimento_22_dandan.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5492/thulyo_-_requerimento41-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5495/zilda_-_requerimento42-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5366/carlosdavi_-_indicacao7-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5372/pastorfaustinho_-_indicacao12-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5378/josemorais_-_indicacao15-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5379/josemorais_-_indicacao16-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5381/zilda_-_indicacao18-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5387/alexandreprado_-_indicacao19-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5396/cassiochiodi_-_indicacao24-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5399/carlosdavi_-_indicacao25-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5401/eduardoottonifilho_-_indicacao27-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5411/pastorfaustinho_-_indicacao33-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5414/thulyo_-_indicacao36-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5418/zilda_-_indicacao38-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5419/zilda_-_indicacao39-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5423/monicacardoso_-_requerimento40-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5425/indicacao_41_alexandre.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5428/indicacao_43_ana_rios.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5440/indicacao_46_dudu_ottoni.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5451/indicacao_52_pastor_faustinho.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5452/indicacao_53_pastor_faustinho.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5455/indicacao_54_thulyo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5456/indicacao_55_ze_morais.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5457/indicacao_56_ze_morais.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5465/anarios_-_indicacao58-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5467/anarios_-_indicacao59-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5488/pastorfaustinho_-_indicacao64-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5493/josemorais_-_indicacao67-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5494/josemorais_-_indicacao68-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5364/danielrodrigues_-_requerimento5-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5376/thulyo_-_requerimento9-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5397/daniel_-_requerimento12-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5398/daniel_-_requerimento13-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5405/joaomartins_-_requerimento14-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5415/josemorais_-_requerimento16-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5437/requerimento_22_dandan.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5492/thulyo_-_requerimento41-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5495/zilda_-_requerimento42-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5586/danielrodrigues_-_requerimento69-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5618/afonsomonticelli_-_requerimento75-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5629/danielrodrigues_-_requerimento78-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5717/joaomartins_-_requerimento98-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5731/zilda_-_requerimento101-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5752/danielrodrigues_-_requerimento105-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5761/joaomartins_-_requerimento110-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5366/carlosdavi_-_indicacao7-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5372/pastorfaustinho_-_indicacao12-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5378/josemorais_-_indicacao15-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5379/josemorais_-_indicacao16-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5381/zilda_-_indicacao18-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5387/alexandreprado_-_indicacao19-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5396/cassiochiodi_-_indicacao24-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5399/carlosdavi_-_indicacao25-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5401/eduardoottonifilho_-_indicacao27-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5411/pastorfaustinho_-_indicacao33-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5414/thulyo_-_indicacao36-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5418/zilda_-_indicacao38-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5419/zilda_-_indicacao39-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5423/monicacardoso_-_requerimento40-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5425/indicacao_41_alexandre.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5428/indicacao_43_ana_rios.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5440/indicacao_46_dudu_ottoni.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5451/indicacao_52_pastor_faustinho.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5452/indicacao_53_pastor_faustinho.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5455/indicacao_54_thulyo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5456/indicacao_55_ze_morais.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5457/indicacao_56_ze_morais.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5465/anarios_-_indicacao58-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5467/anarios_-_indicacao59-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5488/pastorfaustinho_-_indicacao64-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5493/josemorais_-_indicacao67-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5494/josemorais_-_indicacao68-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5500/alexandreprado_-_indicacao70-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5503/anarios_-_indicacao72-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5512/ind_dudu_rua_felicia_teixeira_xavier1.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5526/josemorais_-_indicacao83-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5527/josemorais_-_indicacao84-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5539/anarios_-_indicacao88-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5555/marcoantonio_-_indicacao95-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5558/pastorfaustinho_-_indicacao97-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5563/thulyo_-_indicacao101-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5575/alexandreprado_-_indicacao104-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5581/brunoleandro_-_indicacao109-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5592/joaomartins_-_indicacao113-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5604/thulyo_-_indicacao118-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5605/josemorais_-_indicacao119-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5606/josemorais_-_indicacao120-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5609/zilda_-_indicacao121-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5616/afonsomonticelli_-_indicacao122-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5619/alexandreprado_-_indicacao123-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5625/brunoleandro_-_indicacao128-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5638/joaomartins_-_indicacao132-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5641/miguellima_-_indicacao134-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5642/pastorfaustinho_-_indicacao135-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5647/josemorais_-_indicacao139-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5648/josemorais_-_indicacao140-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5663/afonsomonticelli_-_indicacao143-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5690/josemorais_-_indicacao154-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5692/josemorais_-_indicacao155-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5694/zilda_-_indicacao157-2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5700/afonsomonticeli_-_indicacao158-2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5729/josemorais_-_indicacao174-2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5741/afonsomonticeli_-_indicacao176-2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5746/anarios_-_indicacao180-2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5755/carlosdavi_-_indicacao182-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5756/eduardoottonifilho_-_indicacao183-2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5765/pastorfaustinho_-_indicacao185-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5772/josemorais_-_indicacao188-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5773/josemorais_-_indicacao189-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5774/zilda_-_indicacao190-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H37"/>
+  <dimension ref="A1:H82"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="20.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="110.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="24.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="112.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1143,779 +1693,1994 @@
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
         <v>49</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>50</v>
       </c>
       <c r="H10" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>52</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
         <v>53</v>
       </c>
       <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="E11" t="s">
+      <c r="H11" t="s">
         <v>55</v>
-      </c>
-[...7 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>56</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>57</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>58</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="B12" t="s">
-[...11 lines deleted...]
-      <c r="F12" t="s">
+      <c r="H12" t="s">
         <v>60</v>
-      </c>
-[...4 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>61</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>62</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="B13" t="s">
-[...2 lines deleted...]
-      <c r="C13" t="s">
+      <c r="H13" t="s">
         <v>64</v>
-      </c>
-[...13 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>65</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>66</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>31</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="B14" t="s">
-[...14 lines deleted...]
-      <c r="G14" s="1" t="s">
+      <c r="H14" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>69</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
         <v>70</v>
       </c>
-      <c r="B15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D15" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="F15" t="s">
         <v>49</v>
       </c>
       <c r="G15" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="H15" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>73</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
         <v>74</v>
       </c>
-      <c r="B16" t="s">
-[...2 lines deleted...]
-      <c r="C16" t="s">
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="D16" t="s">
-[...5 lines deleted...]
-      <c r="F16" t="s">
+      <c r="H16" t="s">
         <v>76</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>77</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>78</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>31</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="B17" t="s">
-[...2 lines deleted...]
-      <c r="C17" t="s">
+      <c r="H17" t="s">
         <v>80</v>
-      </c>
-[...13 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
+        <v>82</v>
+      </c>
+      <c r="D18" t="s">
+        <v>83</v>
+      </c>
+      <c r="E18" t="s">
+        <v>84</v>
+      </c>
+      <c r="F18" t="s">
         <v>85</v>
-      </c>
-[...7 lines deleted...]
-        <v>56</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>86</v>
       </c>
       <c r="H18" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>88</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
+        <v>22</v>
+      </c>
+      <c r="D19" t="s">
+        <v>83</v>
+      </c>
+      <c r="E19" t="s">
+        <v>84</v>
+      </c>
+      <c r="F19" t="s">
         <v>89</v>
       </c>
-      <c r="D19" t="s">
-[...5 lines deleted...]
-      <c r="F19" t="s">
+      <c r="G19" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="G19" s="1" t="s">
+      <c r="H19" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>92</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
         <v>93</v>
       </c>
-      <c r="B20" t="s">
-[...2 lines deleted...]
-      <c r="C20" t="s">
+      <c r="D20" t="s">
+        <v>83</v>
+      </c>
+      <c r="E20" t="s">
+        <v>84</v>
+      </c>
+      <c r="F20" t="s">
+        <v>36</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="D20" t="s">
-[...8 lines deleted...]
-      <c r="G20" s="1" t="s">
+      <c r="H20" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>96</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D21" t="s">
+        <v>83</v>
+      </c>
+      <c r="E21" t="s">
+        <v>84</v>
+      </c>
+      <c r="F21" t="s">
+        <v>36</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B21" t="s">
-[...2 lines deleted...]
-      <c r="C21" t="s">
+      <c r="H21" t="s">
         <v>98</v>
-      </c>
-[...13 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="D22" t="s">
-        <v>54</v>
+        <v>83</v>
       </c>
       <c r="E22" t="s">
-        <v>55</v>
+        <v>84</v>
       </c>
       <c r="F22" t="s">
         <v>49</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="H22" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>103</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>104</v>
+      </c>
+      <c r="D23" t="s">
+        <v>83</v>
+      </c>
+      <c r="E23" t="s">
+        <v>84</v>
+      </c>
+      <c r="F23" t="s">
         <v>105</v>
       </c>
-      <c r="B23" t="s">
-[...2 lines deleted...]
-      <c r="C23" t="s">
+      <c r="G23" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="D23" t="s">
-[...8 lines deleted...]
-      <c r="G23" s="1" t="s">
+      <c r="H23" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>108</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
         <v>109</v>
       </c>
-      <c r="B24" t="s">
-[...2 lines deleted...]
-      <c r="C24" t="s">
+      <c r="D24" t="s">
+        <v>83</v>
+      </c>
+      <c r="E24" t="s">
+        <v>84</v>
+      </c>
+      <c r="F24" t="s">
         <v>110</v>
-      </c>
-[...7 lines deleted...]
-        <v>76</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>111</v>
       </c>
       <c r="H24" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>113</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>44</v>
+        <v>114</v>
       </c>
       <c r="D25" t="s">
-        <v>54</v>
+        <v>83</v>
       </c>
       <c r="E25" t="s">
-        <v>55</v>
+        <v>84</v>
       </c>
       <c r="F25" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="H25" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D26" t="s">
-        <v>54</v>
+        <v>83</v>
       </c>
       <c r="E26" t="s">
-        <v>55</v>
+        <v>84</v>
       </c>
       <c r="F26" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="H26" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D27" t="s">
-        <v>54</v>
+        <v>83</v>
       </c>
       <c r="E27" t="s">
-        <v>55</v>
+        <v>84</v>
       </c>
       <c r="F27" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="H27" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D28" t="s">
-        <v>54</v>
+        <v>83</v>
       </c>
       <c r="E28" t="s">
-        <v>55</v>
+        <v>84</v>
       </c>
       <c r="F28" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="H28" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D29" t="s">
-        <v>54</v>
+        <v>83</v>
       </c>
       <c r="E29" t="s">
-        <v>55</v>
+        <v>84</v>
       </c>
       <c r="F29" t="s">
-        <v>60</v>
+        <v>49</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="H29" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D30" t="s">
-        <v>54</v>
+        <v>83</v>
       </c>
       <c r="E30" t="s">
-        <v>55</v>
+        <v>84</v>
       </c>
       <c r="F30" t="s">
-        <v>18</v>
+        <v>49</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="H30" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D31" t="s">
-        <v>54</v>
+        <v>83</v>
       </c>
       <c r="E31" t="s">
-        <v>55</v>
+        <v>84</v>
       </c>
       <c r="F31" t="s">
-        <v>36</v>
+        <v>105</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="H31" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>142</v>
+        <v>44</v>
       </c>
       <c r="D32" t="s">
-        <v>54</v>
+        <v>83</v>
       </c>
       <c r="E32" t="s">
-        <v>55</v>
+        <v>84</v>
       </c>
       <c r="F32" t="s">
-        <v>36</v>
+        <v>105</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>143</v>
       </c>
       <c r="H32" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
         <v>145</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
         <v>146</v>
       </c>
       <c r="D33" t="s">
-        <v>54</v>
+        <v>83</v>
       </c>
       <c r="E33" t="s">
-        <v>55</v>
+        <v>84</v>
       </c>
       <c r="F33" t="s">
-        <v>118</v>
+        <v>147</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="H33" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D34" t="s">
-        <v>54</v>
+        <v>83</v>
       </c>
       <c r="E34" t="s">
-        <v>55</v>
+        <v>84</v>
       </c>
       <c r="F34" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="H34" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D35" t="s">
-        <v>54</v>
+        <v>83</v>
       </c>
       <c r="E35" t="s">
-        <v>55</v>
+        <v>84</v>
       </c>
       <c r="F35" t="s">
-        <v>60</v>
+        <v>89</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="H35" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D36" t="s">
-        <v>54</v>
+        <v>83</v>
       </c>
       <c r="E36" t="s">
-        <v>55</v>
+        <v>84</v>
       </c>
       <c r="F36" t="s">
-        <v>36</v>
+        <v>89</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="H36" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D37" t="s">
-        <v>54</v>
+        <v>83</v>
       </c>
       <c r="E37" t="s">
-        <v>55</v>
+        <v>84</v>
       </c>
       <c r="F37" t="s">
+        <v>18</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="H37" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>166</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>167</v>
+      </c>
+      <c r="D38" t="s">
+        <v>83</v>
+      </c>
+      <c r="E38" t="s">
+        <v>84</v>
+      </c>
+      <c r="F38" t="s">
         <v>36</v>
       </c>
-      <c r="G37" s="1" t="s">
-[...3 lines deleted...]
-        <v>164</v>
+      <c r="G38" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="H38" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>170</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>171</v>
+      </c>
+      <c r="D39" t="s">
+        <v>83</v>
+      </c>
+      <c r="E39" t="s">
+        <v>84</v>
+      </c>
+      <c r="F39" t="s">
+        <v>36</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="H39" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>174</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>175</v>
+      </c>
+      <c r="D40" t="s">
+        <v>83</v>
+      </c>
+      <c r="E40" t="s">
+        <v>84</v>
+      </c>
+      <c r="F40" t="s">
+        <v>147</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="H40" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>178</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>179</v>
+      </c>
+      <c r="D41" t="s">
+        <v>83</v>
+      </c>
+      <c r="E41" t="s">
+        <v>84</v>
+      </c>
+      <c r="F41" t="s">
+        <v>147</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="H41" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>182</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>183</v>
+      </c>
+      <c r="D42" t="s">
+        <v>83</v>
+      </c>
+      <c r="E42" t="s">
+        <v>84</v>
+      </c>
+      <c r="F42" t="s">
+        <v>89</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H42" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>186</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>187</v>
+      </c>
+      <c r="D43" t="s">
+        <v>83</v>
+      </c>
+      <c r="E43" t="s">
+        <v>84</v>
+      </c>
+      <c r="F43" t="s">
+        <v>36</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="H43" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>190</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>191</v>
+      </c>
+      <c r="D44" t="s">
+        <v>83</v>
+      </c>
+      <c r="E44" t="s">
+        <v>84</v>
+      </c>
+      <c r="F44" t="s">
+        <v>36</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="H44" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>194</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>195</v>
+      </c>
+      <c r="D45" t="s">
+        <v>83</v>
+      </c>
+      <c r="E45" t="s">
+        <v>84</v>
+      </c>
+      <c r="F45" t="s">
+        <v>105</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="H45" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>198</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>199</v>
+      </c>
+      <c r="D46" t="s">
+        <v>83</v>
+      </c>
+      <c r="E46" t="s">
+        <v>84</v>
+      </c>
+      <c r="F46" t="s">
+        <v>147</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="H46" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>202</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>57</v>
+      </c>
+      <c r="D47" t="s">
+        <v>83</v>
+      </c>
+      <c r="E47" t="s">
+        <v>84</v>
+      </c>
+      <c r="F47" t="s">
+        <v>119</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="H47" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>205</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>206</v>
+      </c>
+      <c r="D48" t="s">
+        <v>83</v>
+      </c>
+      <c r="E48" t="s">
+        <v>84</v>
+      </c>
+      <c r="F48" t="s">
+        <v>36</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="H48" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>209</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>210</v>
+      </c>
+      <c r="D49" t="s">
+        <v>83</v>
+      </c>
+      <c r="E49" t="s">
+        <v>84</v>
+      </c>
+      <c r="F49" t="s">
+        <v>36</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="H49" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>213</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>214</v>
+      </c>
+      <c r="D50" t="s">
+        <v>83</v>
+      </c>
+      <c r="E50" t="s">
+        <v>84</v>
+      </c>
+      <c r="F50" t="s">
+        <v>147</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="H50" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>217</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>218</v>
+      </c>
+      <c r="D51" t="s">
+        <v>83</v>
+      </c>
+      <c r="E51" t="s">
+        <v>84</v>
+      </c>
+      <c r="F51" t="s">
+        <v>219</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="H51" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>222</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>223</v>
+      </c>
+      <c r="D52" t="s">
+        <v>83</v>
+      </c>
+      <c r="E52" t="s">
+        <v>84</v>
+      </c>
+      <c r="F52" t="s">
+        <v>89</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="H52" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>226</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>70</v>
+      </c>
+      <c r="D53" t="s">
+        <v>83</v>
+      </c>
+      <c r="E53" t="s">
+        <v>84</v>
+      </c>
+      <c r="F53" t="s">
+        <v>18</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H53" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>229</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>230</v>
+      </c>
+      <c r="D54" t="s">
+        <v>83</v>
+      </c>
+      <c r="E54" t="s">
+        <v>84</v>
+      </c>
+      <c r="F54" t="s">
+        <v>105</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="H54" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>233</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>234</v>
+      </c>
+      <c r="D55" t="s">
+        <v>83</v>
+      </c>
+      <c r="E55" t="s">
+        <v>84</v>
+      </c>
+      <c r="F55" t="s">
+        <v>235</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H55" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>238</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>239</v>
+      </c>
+      <c r="D56" t="s">
+        <v>83</v>
+      </c>
+      <c r="E56" t="s">
+        <v>84</v>
+      </c>
+      <c r="F56" t="s">
+        <v>31</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="H56" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>242</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>243</v>
+      </c>
+      <c r="D57" t="s">
+        <v>83</v>
+      </c>
+      <c r="E57" t="s">
+        <v>84</v>
+      </c>
+      <c r="F57" t="s">
+        <v>18</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H57" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>246</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>247</v>
+      </c>
+      <c r="D58" t="s">
+        <v>83</v>
+      </c>
+      <c r="E58" t="s">
+        <v>84</v>
+      </c>
+      <c r="F58" t="s">
+        <v>36</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="H58" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>250</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>251</v>
+      </c>
+      <c r="D59" t="s">
+        <v>83</v>
+      </c>
+      <c r="E59" t="s">
+        <v>84</v>
+      </c>
+      <c r="F59" t="s">
+        <v>36</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="H59" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>254</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>255</v>
+      </c>
+      <c r="D60" t="s">
+        <v>83</v>
+      </c>
+      <c r="E60" t="s">
+        <v>84</v>
+      </c>
+      <c r="F60" t="s">
+        <v>49</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="H60" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>258</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>259</v>
+      </c>
+      <c r="D61" t="s">
+        <v>83</v>
+      </c>
+      <c r="E61" t="s">
+        <v>84</v>
+      </c>
+      <c r="F61" t="s">
+        <v>58</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="H61" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>262</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>263</v>
+      </c>
+      <c r="D62" t="s">
+        <v>83</v>
+      </c>
+      <c r="E62" t="s">
+        <v>84</v>
+      </c>
+      <c r="F62" t="s">
+        <v>105</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="H62" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>266</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>267</v>
+      </c>
+      <c r="D63" t="s">
+        <v>83</v>
+      </c>
+      <c r="E63" t="s">
+        <v>84</v>
+      </c>
+      <c r="F63" t="s">
+        <v>235</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="H63" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>270</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>271</v>
+      </c>
+      <c r="D64" t="s">
+        <v>83</v>
+      </c>
+      <c r="E64" t="s">
+        <v>84</v>
+      </c>
+      <c r="F64" t="s">
+        <v>31</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="H64" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>274</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>275</v>
+      </c>
+      <c r="D65" t="s">
+        <v>83</v>
+      </c>
+      <c r="E65" t="s">
+        <v>84</v>
+      </c>
+      <c r="F65" t="s">
+        <v>276</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="H65" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>279</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>280</v>
+      </c>
+      <c r="D66" t="s">
+        <v>83</v>
+      </c>
+      <c r="E66" t="s">
+        <v>84</v>
+      </c>
+      <c r="F66" t="s">
+        <v>89</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="H66" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>283</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>284</v>
+      </c>
+      <c r="D67" t="s">
+        <v>83</v>
+      </c>
+      <c r="E67" t="s">
+        <v>84</v>
+      </c>
+      <c r="F67" t="s">
+        <v>36</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H67" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>287</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>288</v>
+      </c>
+      <c r="D68" t="s">
+        <v>83</v>
+      </c>
+      <c r="E68" t="s">
+        <v>84</v>
+      </c>
+      <c r="F68" t="s">
+        <v>36</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="H68" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>291</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>292</v>
+      </c>
+      <c r="D69" t="s">
+        <v>83</v>
+      </c>
+      <c r="E69" t="s">
+        <v>84</v>
+      </c>
+      <c r="F69" t="s">
+        <v>58</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H69" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>295</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>296</v>
+      </c>
+      <c r="D70" t="s">
+        <v>83</v>
+      </c>
+      <c r="E70" t="s">
+        <v>84</v>
+      </c>
+      <c r="F70" t="s">
+        <v>36</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="H70" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>299</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>300</v>
+      </c>
+      <c r="D71" t="s">
+        <v>83</v>
+      </c>
+      <c r="E71" t="s">
+        <v>84</v>
+      </c>
+      <c r="F71" t="s">
+        <v>36</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="H71" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>303</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>304</v>
+      </c>
+      <c r="D72" t="s">
+        <v>83</v>
+      </c>
+      <c r="E72" t="s">
+        <v>84</v>
+      </c>
+      <c r="F72" t="s">
+        <v>49</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="H72" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>307</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>308</v>
+      </c>
+      <c r="D73" t="s">
+        <v>83</v>
+      </c>
+      <c r="E73" t="s">
+        <v>84</v>
+      </c>
+      <c r="F73" t="s">
+        <v>58</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="H73" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>311</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>312</v>
+      </c>
+      <c r="D74" t="s">
+        <v>83</v>
+      </c>
+      <c r="E74" t="s">
+        <v>84</v>
+      </c>
+      <c r="F74" t="s">
+        <v>36</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="H74" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>315</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>316</v>
+      </c>
+      <c r="D75" t="s">
+        <v>83</v>
+      </c>
+      <c r="E75" t="s">
+        <v>84</v>
+      </c>
+      <c r="F75" t="s">
+        <v>58</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H75" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>319</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>320</v>
+      </c>
+      <c r="D76" t="s">
+        <v>83</v>
+      </c>
+      <c r="E76" t="s">
+        <v>84</v>
+      </c>
+      <c r="F76" t="s">
+        <v>147</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="H76" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>323</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>324</v>
+      </c>
+      <c r="D77" t="s">
+        <v>83</v>
+      </c>
+      <c r="E77" t="s">
+        <v>84</v>
+      </c>
+      <c r="F77" t="s">
+        <v>85</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="H77" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>327</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>328</v>
+      </c>
+      <c r="D78" t="s">
+        <v>83</v>
+      </c>
+      <c r="E78" t="s">
+        <v>84</v>
+      </c>
+      <c r="F78" t="s">
+        <v>119</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="H78" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>331</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>332</v>
+      </c>
+      <c r="D79" t="s">
+        <v>83</v>
+      </c>
+      <c r="E79" t="s">
+        <v>84</v>
+      </c>
+      <c r="F79" t="s">
+        <v>89</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="H79" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>335</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>336</v>
+      </c>
+      <c r="D80" t="s">
+        <v>83</v>
+      </c>
+      <c r="E80" t="s">
+        <v>84</v>
+      </c>
+      <c r="F80" t="s">
+        <v>36</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="H80" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>339</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>340</v>
+      </c>
+      <c r="D81" t="s">
+        <v>83</v>
+      </c>
+      <c r="E81" t="s">
+        <v>84</v>
+      </c>
+      <c r="F81" t="s">
+        <v>36</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="H81" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>343</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>344</v>
+      </c>
+      <c r="D82" t="s">
+        <v>83</v>
+      </c>
+      <c r="E82" t="s">
+        <v>84</v>
+      </c>
+      <c r="F82" t="s">
+        <v>49</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="H82" t="s">
+        <v>346</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>