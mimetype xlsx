--- v0 (2026-03-07)
+++ v1 (2026-04-27)
@@ -10,130 +10,166 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="91">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>5698</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>PLOE</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária do Executivo</t>
+  </si>
+  <si>
+    <t>Leonardo Vinhas Ciacci</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5698/projetodelei24-2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL N°6.553/2019, QUE DISPÕE SOBRE A CRIAÇÃO DO GABINETE DE GESTÃO INTEGRADA MUNICIPAL — GGIHM, EM CONFORMIDADE COM A LEI FEDERAL N°11.530, DE 24 DE OUTUBRO DE 2007 E ALTERAÇÕES, E LEI FEDERAL N° 13.675, DE 11 DE JUNHO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>5429</t>
   </si>
   <si>
-    <t>2026</t>
-[...1 lines deleted...]
-  <si>
     <t>17</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Bruno Leandro Coletor</t>
   </si>
   <si>
     <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5429/requerimento_17_bruno_leandro.pdf</t>
   </si>
   <si>
     <t>Requer informações referente ao requerimento anteriormente apresentado, bem como a Indicação nº 155/2025 e o Requerimento nº 200/2025 diante da permanência da situação de risco vivenciada pela comunidade do Jardim Renata.</t>
   </si>
   <si>
     <t>5437</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Dandan</t>
   </si>
   <si>
     <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5437/requerimento_22_dandan.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca da viabilidade de melhorias na sinalização viária na Rua Ruth Carvalho, especificamente no trecho que se confronta com a Avenida Celina Ferreira Ottoni.</t>
   </si>
   <si>
     <t>5471</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Cássio Chiodi</t>
   </si>
   <si>
     <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5471/cassiochiodi_-_requerimento31-2026.pdf</t>
   </si>
   <si>
     <t>Requer a convocação do Diretor da Guarda Civil Municipal, Senhor Helder Vitor da Silva, nos termos do artigo 142 do Regimento Interno da Câmara Municipal, a fim de prestar esclarecimentos acerca das relações envolvendo a Guarda Civil Municipal, bem como fornecer informações complementares sobre as atribuições e responsabilidades inerentes ao cargo do Comandante da Guarda.</t>
   </si>
   <si>
+    <t>5703</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>Alexandre Prado</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5703/alexandreprado_-_requerimento92-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações detalhadas acerca do fluxo de atendimento às vítimas de violência doméstica no Município de Varginha, bem como sobre a regulamentação e aplicação da Lei Municipal oriunda da Lei Ordinária nº 7451/2025, que dispõe sobre o ressarcimento ao SUS pelos agressores.</t>
+  </si>
+  <si>
     <t>5380</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Zilda Silva</t>
   </si>
   <si>
     <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5380/zilda_-_indicacao17-2026.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de câmera de segurança na quadra esportiva localizada no bairro Vila Floresta.</t>
   </si>
   <si>
     <t>5443</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Joãozinho Enfermeiro</t>
@@ -190,50 +226,111 @@
     <t>Solicita a instalação urgente de câmeras de videomonitoramento em toda a extensão da Avenida dos Tachos.</t>
   </si>
   <si>
     <t>5483</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5483/joaomartins_-_indicacao62-2026.pdf</t>
   </si>
   <si>
     <t>Solicita avaliação da necessidade e viabilidade da contratação de um Engenheiro de Segurança do Trabalho para o Hospital Bom Pastor.</t>
   </si>
   <si>
     <t>5497</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5497/zilda_-_indicacao69-2026.pdf</t>
   </si>
   <si>
     <t>Solicita determinação à Guarda Civil Municipal a intensificação das rondas na Praça Getúlio Vargas e na Praça José Rezende de Paiva</t>
+  </si>
+  <si>
+    <t>5547</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5547/carlosdavi_-_indicacao92-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a implantação e/ou reforço da sinalização viária com placas em diversas ruas do bairro Flamboyant.</t>
+  </si>
+  <si>
+    <t>5563</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5563/thulyo_-_indicacao101-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita correção da sinalização horizontal de trânsito no cruzamento da Rua Aristides Paiva com a Rua Gabriel Penha de Paiva, tendo em vista que a pintura da indicação de “PARE” encontra-se posicionada muito recuada em relação ao cruzamento, prejudicando a visibilidade dos condutores que saem da Rua Aristides Paiva para acessar a Rua Gabriel Penha de Paiva, comprometendo a segurança viária no local.</t>
+  </si>
+  <si>
+    <t>5581</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5581/brunoleandro_-_indicacao109-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que sejam adotadas, com urgência, as seguintes providências na Avenida Manoel Augusto da Silva, localizada no bairro Portinari:_x000D_
+_x000D_
+Instalação de radares educativos para controle de velocidade, conforme anteriormente acordado após intervenções realizadas no local;_x000D_
+Implantação de sistema de monitoramento por câmeras na referida avenida e na praça existente na via;_x000D_
+Reforço da fiscalização de trânsito, especialmente no período noturno, com o objetivo de coibir práticas perigosas como “rachas”, manobras irregulares por motociclistas e perturbação do sossego público.</t>
+  </si>
+  <si>
+    <t>5669</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5669/brunoleandro_-_indicacao146-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita adoção de providências visando à manutenção e ao restabelecimento da iluminação na quadra localizada no bairro Padre Vitor, situada entre a Escola Estadual São Sebastião e a Creche Municipal Mundo Mágico, na Rua Jair Santana, nº 527.</t>
+  </si>
+  <si>
+    <t>5709</t>
+  </si>
+  <si>
+    <t>163</t>
+  </si>
+  <si>
+    <t>http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5709/cassiochiodi_-_indicacao163-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita para que seja cumprida a Lei Lucas (Lei nº 13.722/2018), tornando obrigatório no município o ensino e a aprendizagem de primeiros socorros, bem como o treinamento de todos os profissionais da educação, com o objetivo de prevenir acidentes e evitar fatalidades nas unidades escolares.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -537,67 +634,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5429/requerimento_17_bruno_leandro.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5437/requerimento_22_dandan.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5471/cassiochiodi_-_requerimento31-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5380/zilda_-_indicacao17-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5443/indicacao_48_joaozinho.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5452/indicacao_53_pastor_faustinho.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5455/indicacao_54_thulyo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5479/carlosdavi_-_indicacao60-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5483/joaomartins_-_indicacao62-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5497/zilda_-_indicacao69-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5698/projetodelei24-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5429/requerimento_17_bruno_leandro.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5437/requerimento_22_dandan.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5471/cassiochiodi_-_requerimento31-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5703/alexandreprado_-_requerimento92-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5380/zilda_-_indicacao17-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5443/indicacao_48_joaozinho.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5452/indicacao_53_pastor_faustinho.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5455/indicacao_54_thulyo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5479/carlosdavi_-_indicacao60-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5483/joaomartins_-_indicacao62-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5497/zilda_-_indicacao69-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5547/carlosdavi_-_indicacao92-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5563/thulyo_-_indicacao101-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5581/brunoleandro_-_indicacao109-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5669/brunoleandro_-_indicacao146-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varginha.mg.leg.br/media/sapl/public/materialegislativa/2026/5709/cassiochiodi_-_indicacao163-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H11"/>
+  <dimension ref="A1:H18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="20.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="108.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="21.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="111.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -620,285 +717,474 @@
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F3" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H3" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F4" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="H4" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="D5" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="E5" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="F5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D6" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="F6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="H6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="E7" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="F7" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H7" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D8" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="E8" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="F8" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="H8" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="E9" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="F9" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="H9" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D10" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="E10" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="F10" t="s">
-        <v>34</v>
+        <v>56</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H10" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>59</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>60</v>
+      </c>
+      <c r="D11" t="s">
+        <v>39</v>
+      </c>
+      <c r="E11" t="s">
+        <v>40</v>
+      </c>
+      <c r="F11" t="s">
+        <v>61</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="H11" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>64</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>65</v>
+      </c>
+      <c r="D12" t="s">
+        <v>39</v>
+      </c>
+      <c r="E12" t="s">
+        <v>40</v>
+      </c>
+      <c r="F12" t="s">
+        <v>46</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="H12" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>68</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>69</v>
+      </c>
+      <c r="D13" t="s">
+        <v>39</v>
+      </c>
+      <c r="E13" t="s">
+        <v>40</v>
+      </c>
+      <c r="F13" t="s">
+        <v>41</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="H13" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>72</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>34</v>
+      </c>
+      <c r="D14" t="s">
+        <v>39</v>
+      </c>
+      <c r="E14" t="s">
+        <v>40</v>
+      </c>
+      <c r="F14" t="s">
+        <v>61</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H14" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>75</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>76</v>
+      </c>
+      <c r="D15" t="s">
+        <v>39</v>
+      </c>
+      <c r="E15" t="s">
+        <v>40</v>
+      </c>
+      <c r="F15" t="s">
         <v>56</v>
       </c>
-      <c r="B11" t="s">
-[...18 lines deleted...]
-        <v>59</v>
+      <c r="G15" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H15" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>79</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>80</v>
+      </c>
+      <c r="D16" t="s">
+        <v>39</v>
+      </c>
+      <c r="E16" t="s">
+        <v>40</v>
+      </c>
+      <c r="F16" t="s">
+        <v>20</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H16" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>83</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>84</v>
+      </c>
+      <c r="D17" t="s">
+        <v>39</v>
+      </c>
+      <c r="E17" t="s">
+        <v>40</v>
+      </c>
+      <c r="F17" t="s">
+        <v>20</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H17" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>87</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>88</v>
+      </c>
+      <c r="D18" t="s">
+        <v>39</v>
+      </c>
+      <c r="E18" t="s">
+        <v>40</v>
+      </c>
+      <c r="F18" t="s">
+        <v>30</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H18" t="s">
+        <v>90</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>